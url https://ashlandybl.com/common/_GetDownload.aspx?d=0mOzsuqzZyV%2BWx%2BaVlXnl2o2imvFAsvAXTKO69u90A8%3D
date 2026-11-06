--- v0 (2026-04-29)
+++ v1 (2026-11-06)
@@ -1,119 +1,126 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p w14:paraId="4AE9B1BF" w14:textId="77777777" w:rsidR="00CC485C" w:rsidRDefault="00CC485C" w:rsidP="00CC485C">
       <w:pPr>
         <w:ind w:left="0" w:right="46" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0254CE79" w14:textId="77777777" w:rsidR="00CC485C" w:rsidRDefault="00CC485C" w:rsidP="00CC485C">
       <w:pPr>
         <w:ind w:left="0" w:right="46" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E6C35">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>PLEASE DO NOT USE YOUR IPHONE OR ANY APPLE PRODUCT (I.E. MAC COMPUTER) TO SUBMIT YOUR FORM, AS YOU WILL HAVE TO RE-SUBMIT AND PAY $10 TWICE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A81A285" w14:textId="77777777" w:rsidR="00CC485C" w:rsidRDefault="003A7CD7" w:rsidP="00CC485C">
+    <w:p w14:paraId="19E2CA2A" w14:textId="7BB91312" w:rsidR="00176CAB" w:rsidRDefault="003A7CD7" w:rsidP="00E81C19">
       <w:pPr>
         <w:spacing w:after="153" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4A5FBC4E" wp14:editId="55C7C637">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>228600</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
                   <wp:posOffset>228600</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="7543800" cy="1047750"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapTopAndBottom/>
                 <wp:docPr id="1147" name="Group 1147"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr/>
                       <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="7543800" cy="1047750"/>
                           <a:chOff x="0" y="0"/>
                           <a:chExt cx="7543800" cy="1047750"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1393" name="Picture 1393"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId5"/>
+                          <a:blip r:embed="rId8"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="-3047" y="-3047"/>
                             <a:ext cx="7546848" cy="1051560"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                       <wps:wsp>
                         <wps:cNvPr id="8" name="Rectangle 8"/>
                         <wps:cNvSpPr/>
                         <wps:spPr>
                           <a:xfrm>
                             <a:off x="686105" y="739856"/>
                             <a:ext cx="1383677" cy="295279"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
@@ -236,1248 +243,666 @@
                                 <w:ind w:left="0" w:right="0" w:firstLine="0"/>
                               </w:pPr>
                               <w:r>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                   <w:b/>
                                   <w:sz w:val="36"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve"> </w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group id="Group 1147" o:spid="_x0000_s1026" style="position:absolute;margin-left:18pt;margin-top:18pt;width:594pt;height:82.5pt;z-index:251658240;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordsize="75438,10477" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQCN8iV6LAMAAFUKAAAOAAAAZHJzL2Uyb0RvYy54bWzkVslu2zAUvBfoPxC6&#10;J9oXC7GDommCAkVjNO0H0BQlEZVEgqSX9Ov7SEpOYifIckgPPVjm+jhvZh6ls/Nd36ENlYrxYe6F&#10;p4GH6EB4xYZm7v36eXlSeEhpPFS44wOde7dUeeeLjx/OtqKkEW95V1GJIMigyq2Ye63WovR9RVra&#10;Y3XKBR1gsuayxxq6svEribcQve/8KAgyf8tlJSQnVCkYvXCT3sLGr2tK9HVdK6pRN/cAm7ZPaZ8r&#10;8/QXZ7hsJBYtIyMM/AYUPWYDHLoPdYE1RmvJjkL1jEiueK1PCe99XteMUJsDZBMGB9lcSb4WNpem&#10;3DZiTxNQe8DTm8OS75ulRKwC7cIk99CAe1DJHozsCBC0FU0J666kuBFLOQ40rmdy3tWyN/+QDdpZ&#10;am/31NKdRgQG8zSJiwAUIDAXBkmepyP5pAWFjvaR9sszO/3pYN/g28MRjJTwG7mC1hFXz3sKdum1&#10;pN4YpH9RjB7L32txArIKrNmKdUzfWouCgAbUsFkyspSuc4/2eBZPtMMCcy4KzRjwbLaZlWYfdH3T&#10;fxBm1TFxybrOsG/aI2Dw94E/HsnZee+Ck3VPB+2KSdIOsPNBtUwoD8mS9isK3pBfq9CVitKSatKa&#10;A2s4+AcUmEGGy/2ERXkHzGBWYJtHjHISgw88BIZwLQiEy3uGyYoEbg9nmDRMM2uYvey4FFLpK8p7&#10;ZBoAErAA17jEm29qRDUtGclzQCxCwGWcDbeOmmiD3hFxryqsmxYLChBM2DuFIQdXVYYsPDQdRYUh&#10;c1y1ryn1FE9ZkYVBaonK41mRZk6KiakwLuIsByINU9EsjfKZWfBWonDZDYbFgRtnuUBmBMpsQmha&#10;erfajUmseHULl0jL5Z9reBXUHd/OPT62PPN2AHXMrIe6rwNwbC7iqSGnxmpqSN195va6djA+rTWv&#10;mRXUHOxOG/GAeO+k4uxYRUvzi1UM8yibJdmTMsagbZaNhn9XGd31P1nyv1AzBAseFiWMvaYqkzQJ&#10;imIsyySOguRhWWZFHkauKONglr1bUVo1oymVf62mfTnDt4u9j8bvLPNxdL9va/nua3DxFwAA//8D&#10;AFBLAwQUAAYACAAAACEAqiYOvrwAAAAhAQAAGQAAAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHOE&#10;j0FqwzAQRfeF3EHMPpadRSjFsjeh4G1IDjBIY1nEGglJLfXtI8gmgUCX8z//PaYf//wqfillF1hB&#10;17QgiHUwjq2C6+V7/wkiF2SDa2BSsFGGcdh99GdasdRRXlzMolI4K1hKiV9SZr2Qx9yESFybOSSP&#10;pZ7Jyoj6hpbkoW2PMj0zYHhhiskoSJPpQFy2WM3/s8M8O02noH88cXmjkM5XdwVislQUeDIOH2HX&#10;RLYgh16+PDbcAQAA//8DAFBLAwQUAAYACAAAACEAoePwON4AAAAKAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPQUvDQBCF74L/YRnBm91NqkViNqUU9VQEW0G8TbPTJDQ7G7LbJP33bkGop2HmPd58L19O&#10;thUD9b5xrCGZKRDEpTMNVxq+dm8PzyB8QDbYOiYNZ/KwLG5vcsyMG/mThm2oRAxhn6GGOoQuk9KX&#10;NVn0M9cRR+3geoshrn0lTY9jDLetTJVaSIsNxw81drSuqTxuT1bD+4jjap68DpvjYX3+2T19fG8S&#10;0vr+blq9gAg0hasZLvgRHYrItHcnNl60GuaLWCX8zYuepo/xsteQqkSBLHL5v0LxCwAA//8DAFBL&#10;AwQKAAAAAAAAACEA9cObpWCXAABglwAAFAAAAGRycy9tZWRpYS9pbWFnZTEucG5niVBORw0KGgoA&#10;AAANSUhEUgAACawAAAFZCAYAAAB+VPpDAAAAAXNSR0IArs4c6QAAAARnQU1BAACxjwv8YQUAAAAJ&#10;cEhZcwAALiMAAC4jAXilP3YAAJb1SURBVHhe7f3LciNZujboEQCPEZm196+5JrK2Vl+Eeq65BrJu&#10;mXQBsp5qLOtu00C6VZn+vasqI3gEIDrcF9frxeXhAAkyyeTzbIvtK5cf4HD4CSj6+50AAAAAAAAA&#10;AADAe1js/v9//z9td0MAAAAAAAAAAAB4I8thCAAAAAAAAAAAAG/KH6wBAAAAAAAAAADwLvzBGgAA&#10;AAAAAAAAAO/CH6wBAAAAAAAAAADwLvzBGgAAAAAAAAAAAO/CH6wBAAAAAAAAAADwLvzBGgAAAAAA&#10;AAAAAO/CH6wBAAAAAAAAAADwLvzBGgAAAAAAAAAAAO/CH6wBAAAAAAAAAADwLvzBGgAAAAAAAAAA&#10;AO/CH6wBAAAAAAAAAADwLvzBGgAAAAAAAAAAAO/CH6wBAAAAAAAAAADwLvzBGgAAAAAAAAAAAO/C&#10;H6wBAAAAAAAAAADwLvzBGgAAAAAAAAAAAO/CH6wBAAAAAAAAAADwLvzBGgAAAAAAAAAAAO/CH6wB&#10;AADQ227b/zabX/8DAAAAAADYkz9YAwAAAAAAAAAA4F34gzUAAIAPaLFYPP17tZKUNqd7rda/5eNX&#10;x+5fa1z3DwAAAAAAYE/+YA0AAAAAAAAAAIB34Q/WAAAAAAAAAAAAeBf+YA0AAOCDy/KgvywTWkp/&#10;/uu/I1ksl81/AAAAAAAA+/K/LAAAAAAAAAAAAPAu/MEaAADAB7R3qtqUVtLaS/8Nto/t1j8AAAAA&#10;AIB9+YM1AAAAAAAAAAAA3oU/WAMAAPiAXp1k1iWy/eu/bhlv8Q8AAAAAAGBP/mANAAAAAAAAAACA&#10;d+EP1gAAAAAAAAAAAHgX/mANAADgA2qVBM1/Ta0yoPlv+fgV8Ff/WvN0/7rX+9U/AAAAAACAPS2H&#10;IQAAAAAAAAAAALwpf7AGAADwEW02z//NpJotFounf8vl8tm/09PT5r/VarX7t4x/i8fpy7+npLX8&#10;BwAAAAAA8AL+YA0AAAAAAAAAAIB34Q/WAAAAAAAAAAAAeBd9HZf//n9q15MBAADgz7FeD42QpTij&#10;vSvb2Q2zr1G283zVfmZpO5QY3XRlRwfZLuPLsJPt1msd02bxFs9axTLLW3nx26jbCgAAAAAA+DUJ&#10;awAAAAAAAAAAALyL/vlxCWsAAEfwwZ8FyDu+RZ8GtPzgd4Gbz/R8xbBN4U1EmtmTRpraarXaDTvL&#10;IXWtczpMuowEsUxFK9PmPJmgth7S3sqwkwlsZVk5vtmOeUbr33j9XP7jBEOjGqe6PR+/XdRtUWxz&#10;ltb5pbWdU67HNtZv89APR+t0gJfOdzDnKQAAAAAA/nyNX+gBAAAAAAAAAADg+PzBGgAAAAAAAAAA&#10;AO+irzuiJCgAwBF8pmcB+rJwSoIekZKgvKWZUpWlpGarzGenlAQ9PzvtG49WUSe4lBLNecYlN3tZ&#10;JjTbpXxnlvFslQTNvqllFQ/R9TQ+anqOy3v2Fo0yoJ1SHnSxqu9vm+eXp9dv9T0qr9VYz53W8T81&#10;bTE3/k3KhDpPAQAAAADw54tf4wEAAAAAAAAAAODt9I9sS1gDADiCz/QswCdJ2dl+om0qYY23NJfG&#10;VUwkrC23/f55eXG+G3YyYa1Me3oaCWxD6lpnLoGtJKBNpaaV5LWHh4fdsJPtkrw2ldD2MKz/NmLV&#10;ctqn13+KQvuX9VsO7yW3YzON7WXnnMUw2yLOrfn+i1FfY/yoL7Y1AAAAAAD8lfgFHAAAAAAAAAAA&#10;gHfhD9YAAAAAAAAAAAB4F32NFCVBAQCO4DM9C1DL1n1oSoJCr1U+8gCLoaTm2Wktg1nKhHZKqc8s&#10;+ZnlQUt7qmRo6c8ynK3yoVkSc1TycygP2urrtEqK3m+eL6tVhrNTSoU+3N3thjuljmenrHes/6hk&#10;aGt82tb1bnrJ5zf1WgAAAAAA8Ml9ov8FEAAAAAAAAAAAgM+sf2RbwhoAwBF8pmcBJKwdnYQ1ju0l&#10;qVxT8wxpasuZ0K5MSMsEtdLOhLVMULu4uNgNc56zs7OhVefL8akkoy02Ewlr6/vdMBPY7u5ru/Tn&#10;+JLK1tkMaWq3t7e7YScC2p5kQtt2W7fFU3Nq+8Z6P2kkpOX2TVP9x7J5Wrxn1gAAAAAA+PP5tRoA&#10;AAAAAAAAAIB34Q/WAAAAAAAAAAAAeBd9YRAlQQEAjuCjPwvwCUtWKgnKVxYlLZ/KS86VjsySlaPy&#10;lf2yVnGe2sY5IUthFlmmspT/zDKgOb6U/5wqCXp+fr4btsqEdsp8q8e1KrabWhK0rF+W+czyn+t1&#10;P/5h1FfbrfkfhjKpO8Okd+v6muPl9+3WMjvb4av1lLmSn29dErQopVEBAAAAAODP5NdqAAAAAAAA&#10;AAAA3kX/GLeENQCAr+mjp4J9poQ1OLaZhLVWKtcoKW2UmtYv6zSfWVpEQtgw7Wj+hqkksNKf4zNt&#10;raSplaS1TrZL8trZss5/uqrt5bCuufxc0+22759KYCv9Of86Eta2w6T3DzVh7SHarYS1fK37za+3&#10;X2v7TrWLqW39EiUBTsIaAAAAAAAfgV+rAQAAAAAAAAAAeBf9Y9YS1gAAvoCaBjTcBX58Etb4yiLN&#10;66SkbS3rMZEJXKU9l9q1ylyySBhrac3f6utsMw2uiPUraWslSa2TCWsXFxe74elpfX9XZ30qW2c1&#10;dGdqW7ZPFn07U8+yXdZ7avuUaafmL+2p+f/4cb0bruPkmuNLMtshyx+9vyMpSWsdaWsAAAAAAPxZ&#10;/EINAAAAAAAAAADAu/AHawAAAAAAAAAAALyLvh6IkqAAwDFEKbOjiZJyKUvhFa2+lOOz7Nqv7Dtd&#10;ZzlTXu8lDnn9OZvR5inLfYPP7Kj2f75i7vM/xEu2+2IoSbiP5vJbfUd8T9B5i/NUZ5PlS4vYf8vx&#10;uZwpabqIc9K/ff82tLpSov3xlWVEs90qn7ndPAytWnJzqsxm6/yRx2mZf1TGc1vneVj30+b4Uga0&#10;8/DQr0sZdrLdKhma85d1aa1Tam3TznbZv+/1OuaJc1b5XPLzacnXn2oXU+vS0pp/fM0CAAAAAOCv&#10;RMIaAAAAAAAAAAAA76J/ZlnCGgBwBC9JUHlrc+v0Wvme3iK56K3Wf30yrOtHT7A5ZJO+8WedWp/L&#10;NtKWZu17LLzje+JreLOEtQPSvorm+EU9Ns6GYefstH/WKlPVLi8vh1btPz093Q07q0WkuS375bbW&#10;M81dp1rvo7MdngXLALNWWlqmpmW7TJvz3N7eDq32+Nb80+vfr982tkm2p95XUZY7tfy5ZLaW1rKy&#10;b7v89ToBAAAAAPB5Hf6rMgAAAAAAAAAAALyAP1gDAAAAAAAAAADgXfQ1NpQEBQCOYLVaDa3psmHF&#10;XHmxIsuUzU17THPl0VoWm1qe7aPbRNm9o3mLzydK1o28yWs9/8xzP5jbJ6JS34u0lv+e+zx8BFmy&#10;dHt/P7S6kpP98OysFgptlQe9uIzxp7Vdrk9ZunJ0fG33O3/Xq1x3Hq3H7Oq0X5dcZqudJT2zXcbn&#10;PDc3N0OrTvvw8LAbdlrtVpnQzmYoWbxd1JKpo/KgjddvmToPzpUEnVt+q19JUAAAAACAv65f/6oM&#10;AAAAAAAAAAAAR9I/sixhDQA4grmEtexrpqw0+hYzqS1pKrmlqUw7k5qV5hK23iJh7aD3NKeRqpY9&#10;+e5Kf6uvU/pHSzzmuhbLzDOa8drXb3y+x0xYm5s/lWkzIQk+srn9e+9zfiSsLUZnmL5/ua3XhLw8&#10;nJ72yWGZunYeaWynp/3E379/3w07uc7LclZbtI+5sv6LOCbzjF9efzvzTNgh5/RMUCvngkxQayWs&#10;Zd8obW1IWLu5i744w5f1mlq/sq1ym2V77ly17/seLbM2AQAAAAD4i9n/fwEGAAAAAAAAAACAV/AH&#10;awAAAAAAAAAAALyLvsiGkqAAwBFkKa/Z8l+t8a2+WOZRtcqXtV5r6vUb/cvJUnYvl9v0LWyj/F1W&#10;DB2qxzX7OqU/+042deKXzN+adjP3fMXUfvaS/e9Fn3+MH22MI3njzx+OZdko35zXgeY1Ifsa48/P&#10;+jKbnc22L2W5fajTlb5OOVeuVvWYOYuSwqVkdZYEXZ3Wac9P+/KhZ1FGdNU4/eT7yDKYpX/unH3I&#10;Ob01bb7mqORno2RoqyToz+soGRrnrDJta5n7KPPNXvtD7jNP73UZ63Sk6ygAAAAAAB+PhDUAAAAA&#10;AAAAAADeRf/4soQ1AOAYDkhW2dvcMufSaqbG77ncqTSc2l8TaM7yWYCMC3uF09OaMHRMi8b6LaNr&#10;M7y9Vl+n9Gffybpui5fM35p2HX3rxmc2l+A0lfazPSA5aH81zenJ1H421V+U8W/0+cOxzSWHNY/F&#10;meNgFfv/YtMneGXqV7bLKW0Rp+HT+I8S5pXrmWlqlxd9+/LycjfsXJzX1y/n4qn3+fBQk8v2NbfN&#10;5sansn1zO4+21ZCmdv9Ql/kQp8Gy/vf397thJ9utBLbWa2Xf6DMv7XhP+f6e0tYiYW20/NoNAAAA&#10;AMBfQPycDwAAAAAAAAAAAG/HH6wBAAAAAAAAAADwLvrCGkqCAgDH0CqzOFXSbOifKnm2b6m0nK7V&#10;nlpOq3+ur92u7/liGeUbj1QSdLVqlJk8gtXJ8/XLd1/Gtvo6pT/7sszmS+ZvTVsL0uWWfhw/lIqb&#10;LD83aPV1sqxdy77LT9vt82dBpuYv7SzZN1KmbeyT8BGVc+LccTIr55/d/+vxU0oKb6OveRpe19Kd&#10;eX4t5T8vLi52w062z8/Pd8Oz03qc5/zLxvueP2f8enwq23fqmtSSy18P56f1Sb1OrYcyoZ1Wyc8s&#10;CVpKhmbp0zx/lf5RGdJGe+o9P72XKAmalAQFAAAAAPhrkbAGAAAAAAAAAADAu+ifU5awBvDF1QSM&#10;8d8yl/5WX6f0v9X8vKWSRjPe/q/TSouaSoNZLvvPei4t5vQ0UstCmbYsp5PtMn5q+Tlt0Zp2av4i&#10;w2ByXZfb423Xt7B8ei9Tx1/pb/V1Sn/tG3/8h8+f0z7tnqvoi21dUnoyrafVnkrzaSWstebPfbo1&#10;frTOOX6YLftay5pbfqYZHdNmkZ8Lx9Xep2t/q69T+t9q/k8oD/qnc3I9TtJi0x/To+Moj/PhoFxO&#10;XFNOh5fK1LSSqtYpaWslia2T5/zLi7PdcDs699f1L/2t43zKYlPHl+tP6zrXaV2fcvllS2y39T1t&#10;Y54ybc6T56dyLspzZ46/vr7eDbMvp20lsLXef65TXmBLwtoykiylrgEAAAAAfF6f/H/BAAAAAAAA&#10;AAAA4LPwB2sAAAAAAAAAAAC8i76IhpKgAF9UKcuUl4Gsr1T6W32d0v9W8xf599V/wt9aN8psTYry&#10;XS8xV9Kr6aDxtRTXyVA+LSsDtsqLTZUc23f8VMnO0p4qb7Ya9ovRPFEKrrX8nL/0t9apk2XfjuUt&#10;lpnrfExPm3IR+0SUWnvqb/V1Sn/0bbM+2wvmz2mzEuBbuL+/H1rH01rmVHm90s7xrXaW1Gsta6r8&#10;Xmv8JjfqaV8WcKo0aL5W0ep77Bwaj1rjp/bfRn9rX9/OnfNbrznnhcdU+1is23e7KeVbc51yntLf&#10;6uuU/reav5jZpn9RpUxzfo6tYyrl9eXsrC/5WYad0yhZ/LffLnfDs+hbreq0ZVFzrzkyKi/am74m&#10;NNZ/GO4M59ftopYxPeZ5tpz/8jyU58Tb29vdMPuyXebbxkptlnFNHcqDLvI6kzW5B1Ofb7FuHhPt&#10;7do8/+Qys13mz8Xky5f+Vl+n8VkfZt/5G+8JAAAAAOBP4NdKAAAAAAAAAAAA3kX/TK+ENYAvqqQx&#10;fNTLQImeyL+v/th/a70YxWXsp5lalFoJHntopYUsI4FjteyXW5LMOjlPSZYZJZxFu0yb85ye1uSW&#10;1vi55ef4kry1ygiYSOPad/kpx89u9xdovSYf01t8/rnM0m71debGF1MJa6U9SlBrtHOeTFi7HsLA&#10;MmFtNO0wfy6z9fqPjX54qD3nW676JLhOngpyXZ7s25fH6SHr35y2bp8aW3jAMt9V2YBf+zw1eR2I&#10;ff1JXl+G/SaTNE9jn/x21e+rF2d1/Pl53X9LMtsikkLTsnH/sH5K7asmZn/Ur//oOjgMO6V/83jV&#10;fwvNc05s03Ium0pYe3jo3+vDus5//xDzD9tn8pzU2H6t+4uHie1Xxo/PLY1zxWh8iGS9l6nv68nE&#10;S7U15m967XoCAAAAAByHXysBAAAAAAAAAAB4F/1jxBLWAL6ofdMY/mxv8/fVc2lYJWVjnLYRGv3T&#10;yScvN5VAVtqtvk57fF3B87M+DW0qYa2kyOTrt9o5TyasFa11SpPjhzS1RaSttBLWUqsv5fhMrjqW&#10;udd/icn97wN6i/f/Vt5iXfP4mPvcWuNbfZkmlMq0OU+rnX2ZsPbzrt//N3X06LVKO4+T1vhDXn+0&#10;Lo35H/9jaHSG9qpPpdo50mc29zm1+nZa/dlXF/vBfZoVfRN57Df3v6nPv4j5F9t6TJwOwWXnF/U6&#10;+P3yamidnFxcXOyGeZ0cpbUt++VOXafKui7imj25rw7yml+X+zYJa0Wuf+s8m+9pLmHt+uZuaNX5&#10;7tZ1m5d5Onl+KhbL+l7LurTWqVMS3FJz+2bUYxo+v1mxzxzXvsv92sc/AAAAAPBx+LUSAAAAAAAA&#10;AACAd+EP1gAAAAAAAAAAAHgXfd0KJUEBvqi3Kkt0bG/z99WlFNdUSa3SPxrfmDbLgG7XtbzVU9Wu&#10;ifJYpZ3l6VIZf35+vht25uZvtVvzdC7Pn5cFy/Gt+XP5pX9q+a+1KPvntpYP+4rmSr59JMf8/D+j&#10;tzgW5j7/ufNX2sa5tFTVyzJ4OU8pr9cqA9pplfTM8n6lf2r+Ut4v+0avPzTXscyTRV3/xw08HnYa&#10;fa3P4ZDPprUdp2w/zbkqtuNXdMBnOlLmy/nzMx/ap3FtvTyr1+9yLc9rerYvhmlPT9ufz9O+GCUl&#10;c/8s7fE+W6ctn/sij6MjKsfV3Hkw1691flhH3+1t3b6l//ah9rVKio7KGEd50VLJM8uwjvXbZR0l&#10;V1sWUVI1q4Nuy3pH6fLxsTb0/3rxr5Cv+ytv8/kDAAAAABzKr5UAAAAAAAAAAAC8i/6ZYAlrAF/S&#10;8tOc/fdNjTjMOIVk2r7TdU6HYaeVNpLJHiWtrNXXKfO9NmFtvMz6Xk6fXvd42zfXr6W1Lee271PS&#10;2oS5+afGz63rS+S2PpZD9r8/21ts07eSyT7vZW77tMbPHh8v3OaLZX+22mREUCivO/X6rf7b29uh&#10;1Z5/lHxU0pQafZ0y34/b56ltKfvmxhdT26zVv29f50/YpV5k0179r2Pqg2qcv/OzftqXRvtUXdZi&#10;WG5eZ/OaUK7156t6p3BxeTa0Tk4uLy93w3HqWt5V9Fr79M6QvNY6jjqlvVzWe45jah0Xk+s6aB5L&#10;0Xd/X+ffDMvK95cJa6V9fVfPQ/f3kdA2nGvyNTcRdxbBdU3bZT/fYhHbL/ePsl6ZsLaNfWqUvNaQ&#10;0wIAAAAAfAF+FQUAAAAAAAAAAOBd+IM1AAAAAAAAAAAA3kVfw0JJUIAv6auXBN08PPSNVkmqR4uh&#10;lFeWj2q1hypRO9/Oa3mvUhZsOZTe66xWdeLVqp82q5CVvk5r/iw1VspStfo6pb/V1ynrP1Wyq9Xf&#10;Ki+W5kpizi2zZa4k6Jy55R9T7h98PbP78hH3j9cuazvz3Mrc8lvjs7xnkeX7Wu2p8oWlVN9tlARc&#10;b2L8MN9DOY8/Kq+f65Htfc8FL3nvvc/xLJCSoHWfG2lc8+fVZS1LecnN8+OgU/a/1fAVvDMq/3lx&#10;sRueX9Rr/rfLq6H1tHqj6+yo5Pcw3MTrt46vxeJt9tNS8jSPs1Y7t2+2y3vJvnV8VOWclcvM91dK&#10;gmZp4ru7en64W/ftLCM6Wta6b6+zNmiMf5IlQfNGuqx3Xf1upavS3+rrKAkKAAAAAHwxfhUFAAAA&#10;AAAAAADgXfTP9EpYA/iSlh8+zaFPuVhk2kUkhB1LK+GjU9JCyrDTSjbJvm/nMW1JODuJvgzmWPQp&#10;Kq2+zmJI7thmHM4ikz/61y3T7eRnOkybr59KgtGUTB75lZwut0XLvsvslGkPSVg7JBnnkHX5Mx3y&#10;nv5sn2WbvpWXfFZz2+yt9umn42ti+a3+uXVpjc91arWnxm+2/bI223r+eohrQSthrbSnEtZa86TW&#10;OqXm+GE9d55O5r8+D/7ZNnkd+YomPt+m2eOgbstyr5Ljc195akdSYF4yT0/763/ec3y7uBxaj+PP&#10;+okvzmoqWya01fnqOmUCWWk/f0fHNXWemDt/tOQ9RSsVsvX+7ocktc76oW7rMj4T2O4jje7hoR+f&#10;54fR+WO4Z8pb0lTWdRP3qbnGZbZWX2/P7TM1mYQ2AAAAAOCT8asmAAAAAAAAAAAA78IfrAEAAAAA&#10;AAAAAPAu+oISSoICfElfvSToxcXFbpglp7IUV2mXMl2d5vgoz5Ttp5KcUQar1Z4a3zJVqq44aPzw&#10;+WdFuzS3Lq3xc6+f9p52W0tyzWmt09z7OKZD3v++3nP9X+st3v9beYt1zfNDMfU6c69fxh/y+R/y&#10;nspyX7t/5fxzy2qt3+T2GYZZEnQdtfBKeb9WScDsy+WX9vX19W7YaY3P+VslRaeWvzjprxXbxce+&#10;tn71kqC5n+bn9/gf4+GUqf18KC+5XNXxo5KWw3K36/b+UyziPueyUf7z29XVbti5uurvYzpnZ2e7&#10;Yb6/3Fc3m6HU5dz7e6FyrOTr5zmxdX7I91/mz3Uu92kp58kyoa1tmcq0d3d3u2Enj+/7+759c1/H&#10;39/fD632+o3un4ZSr1P3VLOGGbMKfNPUeCVBAQAAAIBPxq+aAAAAAAAAAAAAvIv++VwJawAfWiuh&#10;o/PUzlSJmYSJtBxSYA4JLZtL0Ml1LSkUuc6tZJpc5nj5/bQRVvI4vi6rvFa+Zqs9tfyrIaVkanyZ&#10;PxNCmstf1nVaPeUCPY4/4LP4lbnUkENkcscRFwt8Msc6P72VzXAu3g6pZZ1jrXEmLOU1qSQoPTwM&#10;SVSPWu1MZXqIldqsh3WObTt1/Sta15/sy9cq/a3r0JTR6w9bcJOppam8brx+09S+MzffX1y9FZjY&#10;vi1xT9O6F8t9ZjXcDGXq2uXl5dCqaWSZSnY+pK51yvz3dze74b/K/e4ljnmvUsydp8p5Yh+ZxlaU&#10;Y6IzBOSNjvk8V9zc9Nst++7Wddry+a9nzlSj7bys7eWyP9fl+LuHevxXE8svCWsTy18MP/1sG+ch&#10;AAAAAIA/w6//Fw4AAAAAAAAAAAA4En+wBgAAAAAAAAAAwLvo60IoCQrwoU2VaXoqv3RAea5c1um2&#10;vdyiVd5pri+XX/pb83TKtDnPuN3PdzoqmTQ0HpVSaKentWRctkspz6mSnmdRKqtorcvU+hXLqOO1&#10;3WR5qPb7PtTU9nutQ0ppAX8tn6ckaD1nt0r6vUSex7PkYmlnGc5WuzVP5+aujN8NdnJ8a/6583vr&#10;mtPqS7nMUXuYbfT+Y1Gt5TbXL/uyPVOe9K8uqoNPiB2j4elWolUb9FH5fE6Hcu6d09PabpUEvYx2&#10;uT9aRknJ7Undv4u3uud4icPOU/32yX26ZbmIMsMxbXnf6/iYsjzo/f39bph9603f17m9vd0N8/ge&#10;zb/ul5/bN4+5p5KgqzjnxbqU97WNz2+klARNrW1xyCYFAAAAAHhDX/t/VQAAAAAAAAAAAODd9M/c&#10;SlgD+NCm0lRaKRitabMv26fD/LmcVntufDrk9UvaWaaeZRpaCRG5PIvUtPhT61bCWs7fSlhrvf6c&#10;1vtMo/HbTCv59Xz7mnv9l1ps3ma5x7b94qk98JUdK1UtZbpm65qWfa00tdH4iGi6vu3TlKYSlkp7&#10;lNAUCW6t5beuqa11npLzl1UtSU6dTKNqLWvU13qt7Pvq5+pWwlVa9J/vIUlsq0hT2wz3F1Of+fmq&#10;/1wvLy93w06mrZ2f9fdC3y5rX1mnKXP7Wvbte091iExYWzQS6uLwe/yPX79+2dcXsU1b96ejVMd4&#10;/XJ85vGd43/+/LkbPjzc7Yadu7vavr1vHP95n1jWf5QqHMfqMJw8zsr8o88pN1CR4wEAAAAA/jwT&#10;v3YCAAAAAAAAAADAcfmDNQAAAAAAAAAAAN5FXyNCSVCAD22qzFIpRdQq0zRlFeWBFtuhwNCizj+3&#10;rLnxWZ6zlFeaKvnZKtk5ag/r+v3b+W7YaZVHa/V1Sv/c+Kn31OpvT1vLQ41f6dfbal9z2/yl5suS&#10;fQxKgsLX9RYlQQ8pXXjI+fdh3V8BHsq19VGW/GyVBB2VBxymzdfMkoKlP8e31i+veaP2sC3XMUuW&#10;BH1c2NB4oYlr7ZcxVxJ0sGyUtpxyGuUhy/4xLklZ969SPjRL3p6f1/un09N+/O/frnbDzuq0Lr/c&#10;v02VUW+VxMz2sUqCzpUBnda//txevIly6NvYvuW95vuYO//k9r+/v98N85jO47e07+7q+Pt1tvv1&#10;Gh3TUb706fjKvlj/9v4X45/MbSEAAAAAgPfx619gAQAAAAAAAAAA4Ej6R24lrAF8aJl2kckLT8kW&#10;mcbQSkgZ9eW0/fzLSIPJZIlW2kQruSX7Li8vh1btn0xQG9rZN3qtIQLs4iwS1iJtYy5tpjU+lf5c&#10;/1c75rIGU+v/Erl2mWLykUlYg+N7i+Syt3BYwtJ+MhVq7vw/Nz6342I1tCPpKF+rlZCVCWythLXr&#10;6+uhVftb83RyuS2bIZnpYR3TZVpT65qQ77+0oy+3zzGvVZ/S0+ce2/SA/beVvDbevsNnHQlhLXkf&#10;tRp9Vv3wt6t6T3V2Xu+/yv3bxcXFbtjJ1NzW/je3z73EVMJaa/uMe3K7P7cd3v+mrv5IudfIbT53&#10;/KeyfbYTCYslTe3utk9i69zcZbsfP05djHdY1mUqYe3p/f96Ozyu4TAEAAAAAPhzzf2aCQAAAAAA&#10;AAAAAEfRP5IrYQ3gQ8u0jEwweWpPJVzEtFXtWy76+VaL6MtkjkYCWisNLRMorq6uhlbtn0pQa80/&#10;apeUiub7GG+Ll2glg7TSNKbWr+V1a9T22vc5ZTGs7RBk92FtZrY5cLivnLD20nPq3Pl/sezTqEqS&#10;05TmdfxRuSZlX6YtlfHZd39fE5pKeyqBbT2s2CYT4Iavgzvldae2T7l+x3bIa/pbpG19KtuaRlbt&#10;v03yU/mV5cydRu4/i2iX5K+L8/pK52f1/qzcv+V93NnZ2dAaf9ZFa/99rUMS1tJm33Paor7nNBG8&#10;9kvjc0K/3lPnibKt7u7r8Xt7ezu0HttD/+19XZNMYFsP88fmeZT/0dj/WusSCXAAAAAAAH+mPX/V&#10;BQAAAAAAAAAAgNfxB2sAAAAAAAAAAAC8i75GhJKgAB/buP7P/oZSQFmeaBXlg87P+2H2tcp/np7W&#10;MkOt8bn8LB9V+nP8VLvI8lInm769iZJmo1JRjfn37euMXmswNW3RGr+JrmGVd+bKwu2rtZ4vFdVf&#10;T5bD+n30kqAvKdMF/FopCfpRS4OWUoCjkoBHOhceck1IrfF5/j9ZDNuynFwf5WvNXV/K8vN1Wu2p&#10;kp+lJGiWDB21h0U9PNTPvPR1SknHvOY+vujQeFTWf+I9tbbP19IoyTi7SWL/HoZjz8s3LrOMa9hu&#10;+89tav8ppURXy7rM01VdVrl/u7i42A072T4fbhrznjDLhOa++BovLQna0ioTWkr3dlr7bPbNlSTP&#10;/b+s9yJuqraN8qPruFEclfdd9+/vfl3HX9/eDa2uv9++Dw9xzK/r/Nv1r9f16bhVEhQAAAAA+CDa&#10;v4sDAAAAAAAAAADAkfWP2UpYA3iREqIwSlh5C1OpFSUtIRIeFpF2UZIvMgHjNJIfvp33yQ8RsDGa&#10;di5hrbX8VoLMVMJMSbEoqS6dUbLF0B9hNc00sNZr7uMl87XSOPLzXyzr9ikJa5lqlqlrpb/V13nq&#10;jzSOl8yffemzJKw9NLY5b2Rbj+WTxXBctvo6pb/V13nB/MuYdpPTcnRPCWuj80fd/tth+7f6OqW/&#10;1dd57fyPe8Du/79Fwlpes+YSlqbaRZ7/tyX5Ki5aq5K61hn6MyErt/9TqmjEcs1dE3La7VNCU01d&#10;2kQaUwlu+nlTx2faU0nIeojUp/b1ub6nQ66jZVvlNSe337vdUx0i98myr476huGUxj6d26/2jXur&#10;Or5o7Yc7m/7zy32qlca2imMuz7+rRX+vd3pa1yQT1i4vL0fDTqbqbtZ9wt9L1f2ivr88/lvbYl5j&#10;q0bq2dzx3fqAp/f5fv7RfW7ewA6ezhOPxq/f9+cx/fOmJqyV4/Lmrm7nm7tIYLsfjts4Zkfvv6zX&#10;C+59j6p1THVKf/YBAAAAAH9pjV9wAQAAAAAAAAAA4Pj8wRoAAAAAAAAAAADvoq8HoSQo8EWtGqV+&#10;WqbK/7RKMm42tZRWS7P8UJYhapUkitfPkp+lVGeW7Gy1s/xZVif6fjGMj/I7o2mHdquvU7ZLbp/7&#10;+1+XhGqXXKpa45dRZjNNl2U6jpesaypjcy1zjtLf6uu8xfxvLT+Tuc9n389vM5Q5e6mpzymPlSKn&#10;Le1WX6e13Llzykv22VKm71Ct9dvE66+WfSm3PH89Hm3DsFPOC62+x/fyVNYrzh+tUl8HlP9qlY9U&#10;GvRt5V7S2v6tvk7pnyrp+dr5P3NZuNE2HYad0t/q65T+t5u/377X17e7YWcb9TdbJUHvHuo1vVzf&#10;H6LMaJYMfbxYD40qR5dzzahMdat8avQ9PNSSh+X8OXWd2WT51V8opRf309gncz9tlqnMNz0z/xH3&#10;81ZJ1Vb51VHfNu5Znz7Wuk6nZ/U6WUqBfr+sZUKzJOhv3692w7z2jEt69hajkpVhmC/PCa3r2Gst&#10;H6/UeztgXymTvrakbb7jRZQvLcda3mff3tfj4/a2P67LsHN/V4/VcnxvRvt0Xdny/SLv8/OYevos&#10;8jPJ9vL5PVXbxP7/dFzk/jGxrwAAAAAAfwnxayEAAAAAAAAAAAC8nf6RWglrwBeVKRO/MkoDaRil&#10;SURwQ+kfJZBkGkEjLaSVYLZa1YXm+FbCWqZdlPlG89eXOrk67ddlmet0gFzvYvRe99RaTqemVLTH&#10;72sqoaP1uq1ps29qWcVL3v+clyZszcn94limPsuiNX5untznHz+BYThvbrlzn+Wc1vz7pjZ25l6/&#10;NX7uPc3JhLWStvS4hYfhYVrnxX3PqZ25d1JTduox9drkGuDxOIpLSqaNletXXnPuH+rx9zAkr+X4&#10;vOZdR7JT8RDj55LNyvktz3PrTABryGmf0qDmzu15ozbygnNhJkSV5hFT095Evv+8Z3lq175FJGyd&#10;n/f3mhfn9T4z7z9//9YnrK1iM56d1v8o9xx5z7mN1y8JxQ+5g46u/4drzX1IwtpyZp/NT/pYCWup&#10;dc3PYy6Pxbu7Pm2tDDvZLsfyj9s4phqphPma2xzfWJfRtM1t9YLPr3VMdT76cQUAAAAAHOx1vwAD&#10;AAAAAAAAAADAnvzBGgAAAAAAAAAAAO+ir9ugJCjwRc2V7ysl+bL0XatMX/Zl9aLNti/VM1X6r5Q6&#10;zJJK2S7lk7LM51xJ0Nb8Oc8qSiouhlo7ZdiZe39z41vli15r/RCv31j8IeuX5qYt7VZfpzX/W5Tv&#10;fBjKsB1b7ivHcsjn35p23Nfvl+fn57vhlJxnfpm/1lrW1PKby23sE6m1z7T6OqW/+ToTDpl2MxxM&#10;eUzNlT9O+057yNMRo3Pt03rV85OSoPB6y0X73F/OOXlOWscxWa5vWZIwp/37P/7YDbNvXL6wb4/L&#10;hMYLDEZ9Wcd8RnNZjZKHjyfKofGv9j1bxXSfsCToYlk//9E2K5/LcO+6kx/F8LZPo+ZnXnN+u7rc&#10;DS+G0qGdq8t6/b64uNgNT2Oe3D/Kvc7oPmr/6p2Pnn9+rTLVU9fJZm9eIAf5KvlJl0nfqiRoaec9&#10;fetYu7+/3w07rZKg//HPn7thZzP6+Pvx+Zmkp3VZ1c8316893/PPZNowrZKgAAAAAPBlHPILIgAA&#10;AAAAAAAAALxY/0ishDXgizptJG+0EjpGEQQN20ij2EYcQEkeyASCknrWKclpmaDWSkjLhKlcVklZ&#10;yGVm8kLr9Zfbun6bdU1hOJbcfs20k8b45jZ/VPrv7+v23czMP9Uusq+Vhtaaf2qZ2S7eImGt9TrH&#10;kPvFW5p6ndnXH9I0phLWWvt3qz31OnncFXn8lHbrmOo8jY9cljwXtF51al2K1viptJNibp8cjR+G&#10;nUWkpBQfMWFtI1UFjmryPLTtj9Ycv4mzRjmXjM8z9Qj/8bNPbspz1joi2kqC1t26pobmNXM9JECN&#10;lh8Ja63z27y6ftthWdPL2fdsldPl+elznKsmE9ZKO69jcc9YLEZXkuri9Pk967erPlWtU9qXZ3lP&#10;OzQelXV5iNccf1Zz2/f559dKWJvSPCr+5IS1VO458vicu2cYHYtD8z//uO4bj+4f6mddktkyoa0c&#10;s2OxBTIBsXleef6ZTCvT5lbNNgAAAADwV3PIL4gAAAAAAAAAAADwYv5gDQAAAAAAAAAAgHfR121Q&#10;EhT4ohaNUp+t8jpZ8q9lEXXsVjHpaviPLI+U7VKSMMuAtsoPtkoXdlrrmuWTSntcUqmaK1/Zmm9q&#10;WUUus/X6rVJFU+WLSlmlh6FM2L9qLX+qXUytSzE3zyHLP5bW53wMb7Guh2i9r+bxF8fE46c2DOu0&#10;OU+r3Vpmpxx3U/OX1z2k5O55lMdqjc/5S7u1zE5pt/bTTvn8pvbJ1vi0qG/rlw4qEzoM97Fvqba3&#10;Kq8GX9X4nFDbi6FMeus8lLI09+ORPAzrcvOc9RAlQVslB7N9N9QszPlzfOtc1jy/5Xm48XzWplEO&#10;ftoh07bP1R9P+z3lvWyRZeSftnWjTGhnsenv//Ke9vKi3r9elZKgF7VMaN4Tl/mW8fnd3d0NrceX&#10;nbkW7F2memK6mcXP2g5L+LOuWeVYzWM27y/KRf/6pm7Tcsx1bm9vR8NOtu+HUr7bOKZHTtvfVZ77&#10;Kx5TAAAAAMBLHPJrIQAAAAAAAAAAALxY//ithDXgq3oY0sAm0kRKMsEq0jhaaUiZSvH96nJotRPW&#10;Mi2tpkm0/364pFnk+EwTKe3sy4SzklKSaSXZ3i77tIVNJKxsH2JZj//XafXtDM3NIpYZ0z71xywP&#10;2z6hoVOmzWXm/CVNo5Xw0sn3Xezb12ktd2raYm48vzb1WRat8bnPjoJxhh2k1dcp/aOEnThWN0NK&#10;SM6f05b+ZUSRLSNC8WnaWOa3OL6XQ38ev5nWVtpTCW6lPXX8z2keC7F5t9s4MH9h39SazvNPb5qE&#10;NfhzbCMhK+9fFsO5bu48PUq6iv8o57I89zxEkm25P8nUtIeHek9wN6Sp5jn/58+fQ6tbbv9arfuc&#10;Tuucl+f0sqp5Tj1u2lpdlw8tP8D4rFsJa6u8Pxy276LRtzOkdeVyTuP6dn7e3/NeRMLatyF1rXN5&#10;2d8/n8Z1NPeVp4vRaP3ray2e+mOdGlrpyp1Y6t7GS+qX8FbXrLKtc59P5biduudYLPvtv4ntdx/b&#10;omzrqYS1knZ3f1eP2XUjbe9LHlMAAAAAwIsc8msiAAAAAAAAAAAAvJg/WAMAAAAAAAAAAOBd9PUg&#10;lAQFvqhSkq5Vhq9TSnaeDqUzO6WvU6aNWU6+X9Xyn62SgFlqq7SzpFKrPVX+p4yfKo9V+kfjoxTQ&#10;eij/tY6iRouoZfRUvrPOPirpWabNkp45f+lv9XVK/yb6xrWUhvWKkkaPb3povIOZsmhzZdOOJfeJ&#10;Y3qL9Z9b17nXbI3fxP7b7S1Pnkp15vERB+NTf6vv0VAStL3MR6XUWPbFtKV83jJKYl2ePj/Wp8pz&#10;lf6pkqBl/iwjnNuntfwcX/pH80QdzvW6L/+1iZJqdUnzYrZf2ne6aXX9gdfoD8ZFlANulQRNcXZs&#10;KmU6O8vT5/Nn+cane5Y4Z+Y9S2lm3/XPWpKw9E+VFC3th1GZwudntTwnbg84vxxW6vADy+t0bIu2&#10;3Ja9UTnn0fWjX1aWm85pyzUpy+RfXdZ2KQma17y8Pm6HMvOLbX4Orc+69rXe3dR9ynLPe61c5niO&#10;fszoNvaI9r0XbN0n7AzH93biSv90fMY9Vx5rN/d9SdC7LAka015fX++GX/KYAgAAAABexC+EAAAA&#10;AAAAAAAAvIv+8VcJa8AXdXnWJztkQlGmOZSUh7NVTVVrJT/E7CfnpzVZYLvpUwjGCSLP29mXCQql&#10;nQkirfHZl2kHpT16zUg7uRu65xIOcvlz8rWO5oDXn08LCaPkrkFr/lFCxfPxo7SWQ9b1r6j1/mc+&#10;k1ECSMP2kH3qrfaVX6rrlwktq5JmFK/TSlObSkgr7UyjyfFlvkx9zOWX/tHyI+6mpiXWvl+fCcYk&#10;rMFnMxyMw71JJxPWWjaNs0LrPqSzGO6VWuepzlN/3HNMLat4eKjn1/VDP/7urk966tze1gS2kgaV&#10;90x5+ShpspPX6eH+KG6TZv2lEqKa2yU2YBk/sfnOz/rPf7R913n97tt5zbq4uBhatX16Vrfpt6vf&#10;htajp4S13WAvo2mH+ac+/9cmrG1iv39LrfuENHVMlXZ+D1gs62dRjtVcZt7Tl+MrE9bu1rX9H//x&#10;H0MrxGvte1xJXQMAAACAr8OvgQAAAAAAAAAAALyL/jlXCWvAR5epB1PtItI8lkOKw3kjFa2zGk6D&#10;mfaQaUathLVMHihpBdttTeraRtrAZkgxeYi0j2yXBLSptIfyWjc3N7vhvyrJBzl/K60tx68jG2K7&#10;KtvF3y/Dy9VjbpVxPq+PFtvJc1Iq54dWKmSntHP+1aoe/yVtJtd/Ku2tJcLaqk3tnJu/jG2dszql&#10;ne8PeI3+mFqe1PuQRRz/2z3vBVqpa1O2B6QlbeP+pMjT6HaIaMpzRt5TlQSom7tIXbur92dl2tF9&#10;2Cgj6/m65nmstEfntnh/D+X815inM3dObMn3+lEst+11Ku9vm/tUJKyVc3peZ/L+++mee1m30/fv&#10;vw+tLoGtH5+pbLms9dPnWxP4cpuXaUv68XO5L/Sa17mna+ejbX3990pYO6Z9j/nOcPiN3nP68ePH&#10;bnhzX7f/zc3zNMRNK9340XK41i/jO9fTMdUZtu/cMdW6j9gp7U/4OQEAAADAX9X+v1ACAAAAAAAA&#10;AADAK/iDNQAAAAAAAAAAAN5FXw9BSVDgo8vyLVnepVEeJsvHlVJDZ1FyKMsHXZ71pfJaJYM6pT9L&#10;UpUynp1SqqmU/uxsojxo6d/c1/JB95u+ZNXOMOm6NB6tHv+v2JSyQ1E956nv0WLTr1/OX/o6pX/c&#10;F2/mtJQK9PfL8HL1mMxSaYtGebGXyHNalrd6Oj9NnL/K+S9LrsXok/OLvn8RJ7jWsvL1R8sfSuHl&#10;PK3yb1PqXG1luXPLAfbVH0urbZREjHuK/csD1unq3G0vKQma91yrPGkN8pwQp5yn+7NSGrST5T8f&#10;1v18WWZ9XF60b99v6j1V65zbuk/srIfyhaP3HONntc51h8z/TqZKgpbtMirz3NiWretMp1xrsu/b&#10;xeXQqqVAr66udsPO2Vm9PpWljl5/tE37/lG17izv2bhmz5YEDZu4f//MDioTGtPe3fXlP/OYu72t&#10;x+L1UKq3TNeZLXkbx9Kmcc/RMvrMP8kxBQAAAABf1f6/RgIAAAAAAAAAAMAr9I+XSlgDPrjFRJpF&#10;SWHIBKBWOxM6MrmhJASlUXLHkNaxeagJEZmw9jR+lBBQ2yXhbPsQyxz6dobmNlPTtrFOw1tZRl8r&#10;YW2bERCx+Kf+6BvFGp2eDY3n2+FjmUlg4K8tj4mPKI7JqeSZ18hzVp6fSnucIFOV+XL+POVdXpaE&#10;yTp/nl9bCZVnZ+WcUcePEthiVZ7Wa0gd+ldl/FRaSunfRoIl8Br9Mbcanafmzllx/mkfqk82e95L&#10;lCS1fayWddpVSWCLc8Ym28O9WN6TjdrDG7i+vt4NO/frSIO66dOgMgEq7/ma59pVPT+W91WSoCZN&#10;nLObJs6PH1G5luR2WsT5/6n/gPd/PiQhd87P+/b3SFi7uqoJbOX6FJe80WtlGnJV94/9U1Gnjpl6&#10;LfzIljPbP4+pOZmwVo7Lh0jVu7+r7XJc3d72SWudPNZKMlt8ZXpcaF3+7HFVzO1fn+iYAgAAAIC/&#10;uj1/9QMAAAAAAAAAAIDX8QdrAAAAAAAAAAAAvIu+HoKSoMAHt4ySc1kK6qnkZ5aky/J3w7RTxV/W&#10;d335pyxflOWjSv92/bwvjfqifFUp/1lKd3a2WZ+z9I/q6MXfEpf+mD/LDz5N2+rrlP5R3zDsPG2r&#10;GP+hxPvi6/pUJUGHxs5x9t88v+W55un81OhLec5MpZJdjm+dX8+i5F0pydYp7Vy/yyjfViwnXr/I&#10;dW6VV144D8BRlFKA42Nq7vh6fv6dKg06XxK0n/H5WWosF98qXzh1zmqVMmydHx/WtS9Lft7d9SUJ&#10;b6NMYatkYZ6n1rm2Q8nCqdKFh5yfi9Y8H9fzfalVJnr8nqJd7nW39TNZLOv1pVxrri4udsPO1ag8&#10;aN8+P6+lq1eNj2K97u/9e3Wd6ycxt82njpm6rh/ZXEnQdEh50NVpf/3Pzzcv6ffD8ZMlQVvtu/jO&#10;df9Q94VmKeF8L611HdWHBQAAAAA+Gr/gAQAAAAAAAAAA8C76x1AlrAEf3CKekM8EtdKeStt4SnNo&#10;pKZ1Wglro6f1B4t4qr/5WpGqlmFoT0s6ICFtEQkN29IfoWxz848SHkp/K3XtE3mL1Co+k9h/P7g8&#10;1I8lz3lpnFLTa/WNE3zi+CkpJovn83TKfKenNWEt2+enfYpNrt/VeU2+eUpoO6tpNzn/spGWkslF&#10;m22fxrLYxjp/wvMXfBSthLW8vrbPX8/PP+0zRqdxTGfXvmmZcZwv4pzwtN6L/ZOs8vapyHPWJs6Z&#10;5aVKklonE9ZKe5S6Fmlt90P0XKautc7JU8o5N8/Z49TJ41jmOXXGVFpcU3mvo2tONb4W9Ubbp3xY&#10;+fnHtiyXqvz8Li7q9eX7kLB2dXW5G3ZyfLkmPdzXVK/HdzgMQ1wTR9efWfvvl3+mTFjLc8F2z3ut&#10;qdS1p88lxi/iWC378tzxdf9Q1+nvP66H1uPuUVY795k8Psrr5vrFvlL2v0OOSQAAAADgbR3wCzQA&#10;AAAAAAAAAAC8nD9YAwAAAAAAAAAA4F30dRGUBAU+ulF5mXa75amUUpaMGZXC+fX8RVbMa75+lASN&#10;SjbdC7yPme0wadsqlvXxHFK+ir+iz/P39W9REnRU/iq99LgvSknQLImWrzUsP895WYptNZSKy77T&#10;bA/lPy8uapnQy8taqq2UFC1l2p7r12WzjvJtSoLCi5Xyn4so6pnX1zcpCfqS83cc57WIcKfv3wyl&#10;N6eMS/7Vacv7y3NWtktJxJx/va73SaVk4e1tPSdl+cIft32Z+SwJmvM/lac/5Jz+2vN8w3uWBG3e&#10;p0eZyFZ5xrznXub1adOPyHny+nFx1re/ffu2G3ayPOj5+bA3je59G9viL1sStH9fq9i++f73LQn6&#10;uFWGYT2m0uh70nJ8BHfy88vyoKX9dGvy6D/++WNoPY4fZst51tF++q6X+1wc32W9WvscAAAAAPDn&#10;OOAXaAAAAAAAAAAAAHi5/jFTCWvAX1V5in7iafrlkBzRTIAImfbQkmEf69G0w98Fzyx/av2e+icT&#10;iGY0l5tpEYckR/x5Mg0kk2H4i3s6sD7239fn8T9KE5o57Pc2dX4oDjq/xLH0ykOpzD91/izJN+er&#10;mrByfn4+tGry2tlZn7TWORtS2TolGGVx0qcW7UhYgxdrJ6wNjQmbA05k20Ya14sS1uI8tTr5dRpW&#10;My0pUm9Pto11inNWnr9K2lr2ZZpbSUsbJTzFKv3zuk9eK0lQnfv7ev4q8+X8owTgIt/TS+//fuGt&#10;EtZa14L9U7uqvDYtYlssn/bFuv5PScqPFsOMeZ357dvV0OquOf215vKqjs9lPb1urMBXSlib83Qo&#10;NI6pTh6pRe4TpT21T5RjOY+5n3f1WLkbDrZMOBylHZZjrXVMdcq6NPZTAAAAAODPcfgvyAAAAAAA&#10;AAAAAPAC/mANAAAAAAAAAACAd9HXQ1ASFPjoWiWfphxS6mUoL9MqWdNplTdKpWpQVK8ZlwQtZamy&#10;fE6WtHvqj0I6m1hYmXZZS+bNzj8q1TP0j/pi/qy79IGNyldlqaZhW22jplnp65T+Vl/H/B98/qG5&#10;iP03j7XW8Ze7dJ2/H3beev43KQmaDjm/lfNmnj+jWWoBxuafPedl+b3Szr7T5fOSaLnMUia0czqU&#10;/8zybZdntX161m/Li/NcZpTSe9rWcX44wFt8PPCRlWP9oNLacYKbOyfWY7JqH505XU7ROKY3z0sC&#10;j68Jddqn/on7uNJ+iHNWa3z2nSx+XeZxE9vy+ra/57pfRxnDu7uhVdvZt36o61/KW25jmaV0feeQ&#10;8py/kuf80bZufX6xKeaU83teE7K8Y7tU469f/3EBQ6Muv5T+7GRJ0M1Dv6+U0q6d71eXQ6uWBP33&#10;f//33XBntP/07enjox+fa5lrX8bkW85jZX8HbPQD1M89Vqpx/DSPqUdzb6VVErQpjqnW8ZfWi1om&#10;/G74fG9+3OyGnR/XP4dWLQ/6kCV3Y198chrfqV4itkluv3eTr/8Sf8Y6AwAAAMCEV/7aBQAAAAAA&#10;AAAAAPvpH2OVsAbwIiWtYDaBYupp/NLf6uuU/rea/1Oq678c3tcm3lPp65T+Vl/H/B99/n6YaTB5&#10;rLWOv9a07zn/V7eINJxM2SkyQaWk4JSktU4msK1W/bTnQ9Ja5yzS1q7OrnbD84v2/CV5Z72uuS/Z&#10;Xg55Ma1Ul5GpiJx4r8XiSAlI8JbynHaIuXPi3uI8P3tPM9K/8DIirDZxfJb+9zwn56Zcnvbnn0z9&#10;umukrZUkqM7dXR1/f9efn9aRKru+r+3t8NV9OpWq336tvpTr9/hfw7DzfNrWa41SUWN8nl/3Nvqs&#10;h9fPjZrrNOofjO4fclm9TEsr4//2t7/thp1vVxdD6+Tk+7c+jW21itcckpg75f0t85pQkpQf3W/7&#10;z3I+Ye35dh6r41vz5/4/Nrfc59unffw87+v8Gfc6mZZX1mobu9nNXT2W/vhxvRve3NQEtrv4/J5S&#10;YScS7NoJhnN9uU2fb9/DzH1+xb7TTRilVr92nQEAAADgdV75axcAAAAAAAAAAADsxx+sAQAAAAAA&#10;AAAA8C76eghKggIAcEylJGijNOjOUEpuESW/svxXaV6c1ZKfp6d1/MXZeT+8qCXdTqN8aClVl+UL&#10;s0zpYih7Nipd2ippGuXRsvzdaigfln2bRplQ4K+sHvOrp3NVLbO3ifGlpOT9fa1pWMqEdm5KSdAo&#10;rXn9s5Y83JaSjXGaGZdefn5OWixqmeR9jc+TdVlFlvFO43X5hUPKEG7r+b+tLque62tflgQtrs7P&#10;htZj+7K/jnR++96Xmc5rSm697VBKdRs1KbM653p4X9vlr9/fYlOvU2PP+xdZPnfw8pKgvanP7yPK&#10;7V/2xdzP7jf1s7i5vu+HUSb0NkruPjz07duH+PyiPOi2lAQd7fO5TRvbN7dloyTtYVqf336f6U5j&#10;Xxkp66okKAAAAAAfyAG/gAEAAAAAAAAAAMDL9Y+PSlgDAOCVMo3nKQVlSKXZyQSe0s40k1G7H392&#10;WjNWMoHt7KzvPzuraTklda1T+jN1Lec/HdJUNrF+23VNY2mlBY0S4Fb9uo4S1h6klcDXUs8Ty+Fc&#10;VdIbO3nOKNZxarm/71OhOvd3/fmjJEF1flzXtKj1MON9JETltOVUNpWQVtalldrVKcFd4/N4fa1i&#10;nalleZ7M8/evHJLq9AYJa8tImLo4r8v//u1yN/z27dtu2LmM60sr4ethW7d/WYHJALTB1PZv+eoJ&#10;a8vGvjy65sam2Kz7/7h7qMfU9U1NMCzH2j9+/NwNO5lWuCkJa6Nrf2ObTu7nr92u++4X+073KPcf&#10;CWsAAAAAfEAH/NoFAAAAAAAAAAAAL+cP1gAAAAAAAAAAAHgXfT0DJUEBAHilcSm54fYyy2tledA5&#10;Q1m9xXC7ujMqtdcPT09rSbcsCXp+3rcvLi52w06WB70cph2Vz4tVbZXCa8qZVNeCL6Ye/5uhnVVA&#10;85xYSnJu4pyWJYlLScPsu71/Xv7z5q6WPLwdlTzsp83509O6ZB3EsFj159IsaZrKuTLLMI7O75Ol&#10;Ev/FbBnC2ICz5TPrsrLUZ9EqCbqNkpGrVS05fXnRl//8dlWvGd8vr4ZWd03px2eZ19wW66E86Hbm&#10;/SkJur/66dT9byQ+v8Wy339zutu7WrK1lAT9+x8/dsPOel2Pr1Jq934d2ydvA8pmHx3gjXV6sX33&#10;i/33HyVBAQAAAPjoDvi1CwAAAAAAAAAAAF6uf05UwhoAAMfUSkNpmUzl6ZM/FpEGtG1EmGWCUaat&#10;nZ31ySuX5zUtJ9N0fv/2fTdcRoRLji8pOqMAtU1NaylpR5lmdBrzA19BPUGUhLVxOuPz58NaqWs7&#10;i5JwVsc/xCmvnHNub2tC2M3NzdB6bN/2aWtluk4mSD0lTw1JUjt5/l30569Rwtqyjq/r1X7mbZS8&#10;djSt12qnQu2bsLbY5OdTrYaXOj+v15FvVzVh7WpoZ2rnqsz06H7db//JALTBYQlrzxe2fP6WBvst&#10;9zMlrJ3G/ln25Ye4t8jjZ3Xap6bm8bOJ7Vfmv46Ewru7mlB4fXO7G/64ud4NO9s8AMvrjlLd6us/&#10;HV9z2/eAz7/9mR4yf4OENQAAAAA+kFf+2gUAAAAAAAAAAAD76R85lbAGAMBrtVLVMsEnlBSUTENp&#10;yTScTSQXPaWZxGtm2klJSztb1bScDDMqCWuZynZ+3ie0dM7O+/lXizpTpqmVFKP1uqa1nMWygK8g&#10;znlDGlkmrMUpoykTopbDuWq5rOeRbcSWPQzJSA+R+pQJUTd3fULUXSSw3d/Xdjl/3Q9JbHtpJKwt&#10;hiS2Tp6/1400s9drPV/X3qj7Jqydjs7pNY2uXEsyYS6vCd+/Xe6G37592w07ZzG+Jpe116+QsLa/&#10;TFgr+28mrKXFcNyMUwvrvlpsY5vePtTj4+ePPlntZySs5fF1H2mvRe4rNWGtH0z60xLWhs8934aE&#10;NQAAAAD+ZC/9tQsAAAAAAAAAAAAO4g/WAAAAAAAAAAAAeBd9wQIlQQEAeK0s1dUo9TlX/nNeLV/V&#10;LAmaLz88ljH1mpfnF7vh6Wl9fuPbRV/yrXNxUcbX8nzLqC729PpRJmwxUwoO+Kupx38pRZglQbP8&#10;YNHo2lmUZ8miDGfOX85lm3jm7Ok89KiU/7y7q2Uub2/7MqGdh1LG+O55mdDO/VB+Ofty+U8lQeNE&#10;mOUXc74iKpqGOs9xPX/9UfnM4QKxHNVsrPMshnN5vo+8flxenO2G37/35aQ7l5dRRvqyHz9n0d4o&#10;Ta0pp0uC7ueAl/9Qnva/+Exy/9xEu8jyteW4Wi7qNb3s8537+76dx8yoPRw35TjqlDK9nbouuR6H&#10;bOw9j4sXlxR9fnwoCQoAAADAn+2tfi0GAAAAAAAAAACAkf6RTwlrAAC8gUxDacmElMf/GBrVIhJ8&#10;WjLNKJNnRssdbCNhZDVEsGWC2tWQutYpyTmXlzV17eysJuiUZKFMXVvf1TQW4KvpzzmLjHpsPB+W&#10;CWujNLOhmeeubYmKfLRa9Seb01VN9TpZ1fHrdX8uvLu72w07mRBVEtjWd/WcWebp3D48T5BqpY0t&#10;G6lVndY590MlrBWRipXXp9Xw08h63U6gK9v/27dvu2Hn6lu9Zvz++5C8lp9/ftiD0e4xo7X5vlLC&#10;Wm7/cq0un8O/ui8JgrFP575Wr9n1Oj461obP6m7dTii8ubkZDTt3wzGTxnvhIRt7z+PitQlrUtUA&#10;AAAA+EAO+bULAAAAAAAAAAAAXswfrAEAAAAAAAAAAPAu+hoFSoICAPAhTTxfUe5eZ8pbjcun1WlL&#10;qbGouHdyGvU9S/nP8/Nafu/q6mpo1fKhp6d1AYtNlCJrrNdcedRRecChVNncPMBH8bqv1NuZ8oG1&#10;uuT+z5y1yj/e/qhlDrP8Zyl/2Coj2lk/vb/2658N58Q8jzXbedLN89vQznNeq8zoIZZR/rMp6nMe&#10;UqqzyOX/+3/522747VstI311NZQJfVTe1/1tLdma5StLycssPf1wXz+L4iuVBH2tbWNfzX1yeVqv&#10;+atl3e5Ffj6lFOioTOh9PX5+3lzvhlP7f7GIdZq/vu9/rO877UZJUAAAAAA+kEN+AQMAAAAAAAAA&#10;AIAX6x/plLAGAMCHNPF8xdzd65AiMpdGs93WBJVM2Fmu+tvkTLu5vKzJOd8u+vbZWU1oOY/2cljY&#10;VFpQab82QQj4KF53LM8lrBU1ae1flXNlJDxlmtlg+1DPeZkgdXfXJ3/d3tRUtUyTKmls95vn57HO&#10;atknhE2tXzkXttap8xbnwtmEtbB45ef3/bJPmLv61g8737/XhLVyLdmu6zrl9i/bZ7mM7RPXp0LC&#10;2v5aCWu5zVeres1eDPtvbv9MSCtpg5k6mAmF//jxczd8iKTVHF+WJWENAAAAAKpDfgEDAAAAAAAA&#10;AACAF/MHawAAAAAAAAAAALyLvgaBkqAAAHxI+XxF61mLKG81d0cbpbBOh7J0WfJrE6XCSim25TJK&#10;fp6fD62Tk4uLvuzb+Wkd/9v3Wgru7LRffpYcS6UsWZbBy/JgpSxZrh/wcS33LGl5SEnG6fKfzz2V&#10;FM3axo0FnK360oedPL+U8oV3d7WM4c1dLQl6c3OzG97d1vF369reDq+V57FFnD9rqcXWebzOn+fE&#10;tylf2F7mS0ptZhnR1bD9Ly/rdSJLgl5dXe2GpxPXhM2mbstiWT7TsJxY/319pZKgLQ+NMqyd1aov&#10;2ToqyRrKfpnHzDpKzv7jj74k6N1DltSt7VJKdLL0beNYbZcMba/fvr765w8AAADAx/K6X7sAAAAA&#10;AAAAAABgT/3zlRLWAAD4SLbDcxVDEtpeRne0v06hOX1KMKupNqM0s9KOBJVlJOOU5LSzVV2/TFi7&#10;vOjTWi4vL3fDTqattdJaRslEQ1vCGnwOf3rC2p7Tni37c9OUkv7Yub2v58fb2z5t7fbmeWpU5+ft&#10;3dCqnlLfHtXzWz1njhOknp/r14//d3ztc+pcwlr53Jbl2rRTl7V56Nf14qwm2JVUtc63b/214Gri&#10;mlBsh3TPToblFRLWXmcqYW2x6D+LTFgb75/9dl+exHU8Rl8Px8rtfT0Orq9rQmE5fh6GJMNOXt83&#10;6+HDjvNI3nNUz4+TQ0hYAwAAAOAjed2vXQAAAAAAAAAAALAnf7AGAAAAAAAAAADAu+gLAigJCgDA&#10;R9IsCRrtcve6mCmPNrrLrdOOS331stRaKdlZhp1sn2z69iLKt11e1PX7dtWXB/3+/ftu2GmVBx0t&#10;s0FJUPgcSknJLOPYLtPZPub3LdU3Xfrz+bmiNe0iSlpm+cPSznPj+qEu82Fo397VkoZZPvTvf/zY&#10;DbMv5y/9WSb0ZCjD2CnnxHz9LNncen9pc0j56NfIkqBx/VkO728Vb+/0tJYHLef/b5e1TOjl1fnQ&#10;qtOO3v9DLblaHFYS9Pm+tmlc+z6q7QHPVy723C5z19wpZbOtYp22y7otF6d9qd2bOD5ubm6GVm3f&#10;xfgsqVtKhW7i+Fmtfl2+d+zX26qcC5QEBQAAAOAjeadfdQEAAAAAAAAAAPjq+ucrJawBAPChlOcq&#10;8vmKaLfuXltpa5N3uf20mWazimik0p9pLJkctH0Y2pEAtFzW8ZcXfTLKt2/fdsNOtkvaTkkV6rTS&#10;3F6aBgO8r1Xr9NNMM2of0++VsBahkOPz33AuytS1XEBJe1zH6m9iWf/8eb0bPgxJUZ3bm7uh1SVL&#10;9e2HiTdaXjdffpww2djA4W0S1uaWWdfpdNhWmbqZn/XZWX9NuLqoSZuja8KQtpapbOv7uv0KCWtt&#10;+yaspdb1NfuWjfGjBLxon1/1n+VdpApmglrZ/+/v6/5xe3s7tGoCW86zjATCeb/eVq1zgbQ1AAAA&#10;AP5sb/GrLgAAAAAAAAAAADzjD9YAAAAAAAAAAAB4F30RACVBAQD4UMpzFfl8xcyzFs072qkyYX3/&#10;uCRoqz5WnT/L0z2V7FzX8neni9ou5clKGbjO1dXV0Do5+f79+25YSoN2shTfuBQe8NG1SoK2bKP0&#10;cGqX53u+0FZpv0NkycM8/y0a5QcXcc59OudF6c1trPR6qBWaJUGvb2tJy1L+8O6uvqcss7wZTuDb&#10;KKmZ69faFun1JUFfMn9dp/L5j0uCVuX8fh4lP/Oa8O17fy04P+9Lg3YW2+fvWUnQtpeUBE2LF1xz&#10;c1suTvtr/aZxzHRKO/f5Uga0c33dHx9ZJjSPpSeTJ4BfbyslQQEAAAD4iF7yqywAAAAAAAAAAAAc&#10;rH+mUsIaAAAfSnmu4pXPV4zucmuCSknuyQSUlkyzyTSS1XAbncusuTknJ/f3fUpKLv8q0tR+/71P&#10;WCtJa53TSN5prddrE2SAt7NsnEoyTK0mHLXPOfNpR/3xnwlnef6p58pWX6fvX61q6mOeZ0qq4+jc&#10;E7FMpT+T2DK16WzVJ4M9RILU3V1NiCppUreRunZ3Fwls9/18m02dZ7Vqv9avvDhpbTvMt+fr7ORH&#10;ub7fDRbRmdtqMewMZ/GeLi5qmlpJW7u8qJ/P2VnMPyx2PmEtV+q5r56w1rq2duqW3l9uy4chYXCx&#10;quuc+29pZ3rq9W2/z3RufvzcDX/G8XF9fT20wuSB8OttVWaTqgYAAADAR/LCX3MBAAAAAAAAAADg&#10;MP3zlRLWAPjQPtPfV++X8PAxvMF2bSVXzKV5zI2PtJaR1nyvfa2WiTSOlsVy/206lfLxzAGv/yFN&#10;bPOScJZafZlG8nqxrD331WX05RzZX6xv+1S1nSFNZRkJK5nAVHaVi4uLvvHo999q2tq3b992w+W2&#10;rvM2kofWw3GRqTK5/U4b65f73PaAfRV4mTzmX59sVBaWC8qzUulv9XVa879OvtLpsk8GywCoPOeU&#10;c9ZtnCczQer6uu+/v6+pU5tYWNl+s9fOSFhrXVPS+DPZ95w4Md3DcK9yWhe6iNyu7XY4f68zQa4u&#10;63JI4Lw6rwlrv//WXwc6JaHrdFWXn/vXeljuNq6Z+f7L/clnSlj7TDab4Zocn+kyrrOlHZf0k4dh&#10;ns7mof8w1zH+P//zH0OrHjc3d/X4yPuY1Wmf1pevmbdPZf84OYss2NwVyqJafZ3Sn2/gRQ6Zv74X&#10;AAAAAP6a/AIEAAAAAAAAAADAu/AHawAAAAAAAAAAALyLPthfSVAAPrTP9PfVry2V857eYLvOlW98&#10;61JUH7HU1Vz5sjmfqXRjq3zr1Gcy91kthu121JKgDbPr0R7fKjW3vY/3vxzKbuXnt63jF8P7Ozur&#10;5d9+u+pLwnWuLvtSod+H4TNPy6rbZ7mp+9p2pmyXkqDAMZVz4lQZzlLKM0t+3t3dDa1a8vD+oZ67&#10;bm7q+FIqcR11Clslo8dlMGtJztI/VVJ0E6VEf21iurLcOLfmujyVdC6lQzvlOvfoYigFen7el3bs&#10;/O17LQl6fta/lzLsjN7rsC2yJGheH7bDejv3H1P9/Mp+Va7tndHnU/a/2M9y/91u+v7s+zmUye3c&#10;3vbHzc+b2pfH0nYon5slQXNf3Qzrul3WdRqV/9xb7l+hvu0ZE/M32VcBAAAA/ur8AgQAAAAAAAAA&#10;AMC76J+plLAGwIf2mf6++pDkgL+g16aJNSxemAYylaLyphppLyORtrG3l8zzZ5l7/+lF7+uIx9ee&#10;r58JKS0ltWZnSDjZac2X22dISFusalrOt4uarFPSdv799992w87p6ZDa9uh0VZYfy4zknvV6SPMJ&#10;+V42L9r+AG01YaqeWzLt6SlhKq7N60jlfHjoz1kP6zr+H//4Y2h1/f20t6PzXG0/JYvl66/qObP1&#10;+mn/hLUp/fx5zzI655aEtfs4N0fq5nLVz5fn+UxYuzjv+y8vaipnJnSWK0m+v1GC19AvYe2Y6rau&#10;271u8/z8i0xYS4uT/vPNzy/vL54S1n5e74ad6+vavrnr96ucf/T6Q7LaaD9/vnpjM0mtL3PIMu2r&#10;AAAAAH91fgECAAAAAAAAAADgXfiDNQAAAAAAAAAAAN5FXwRASVAAPrTP9PfVb1E+5/NolT+akmWL&#10;fiVLiqW5+WeX3xp/wPo3Sz2Vkl/72Pe19txOn8IB2/fJW73/l6xLQ+4H21FJ0KFAW65/7h9Df67G&#10;2WktD1rKwv3bb993w87l5eXQqmXh8vhYP9wNrcfFD+X10mjaYQhwDKX8ZJ4TV1HyuPSPz5n1/Fja&#10;m+j75z9rycO7+74k4k2U1Ly9vR1ataRoWsT942IouTnl1SVBy+1flgTN+5eh/Of2oX8fO3l9GMpL&#10;5nl6VCb64mI3/HbVDztXl3X8+VD+dBtlHLMkaGkrCXpM+fn1tlHmNT3t68vnx0Rnueiv6dm3WNby&#10;sGX/vrmp1/kfP34Orcf2dX8s3N3FfUDuX0NJ0JM8DupLPSr9dZ9pvL0jiOXPsq8CAAAA/NX5BQgA&#10;AAAAAAAAAIB30T9TKWENgA/N31cfz/Nkg2Wkcbyn2QS0FzhomWXaSLNImXJRtPpGFr9+/Zcs8y22&#10;02eyXr9NFtjsZ9nQ/ixyOTPnqpx/U/a/2rcsCSiPSjLR98uappMJa799v9oNSxJbJxP+SppOzXLp&#10;ll/X7+GL71fAcbXOj3nOKefcuXNvJqzd30f7KWHqZjfsZMLa3V0//m5dz4O5TqW9HJLI9nFQ6trD&#10;cC+VCWaN2Rebek3L9VsMcVa5fU5jU52f92lqmbD27Vu9JlwM43Ob5/IzbY1jqdu3qtt5bpOPjo/l&#10;89TURUlqfVQ+v/uynz3K/f/nzz6N8Pq6phLeDqmEnU3Z785i/89DcTu87mJmpct0AAAAAHAEfm0C&#10;AAAAAAAAAADgXfiDNQAAAAAAAAAAAN5FXwRASVAAPjR/X308tdTPW5QC3cyVb5wpBdYqFbadq6k0&#10;scyXlHzMeVrzN8dHScfFqCRoWe+6/+b4UuppPE/u6/38WRIqP786bauv8/z133r+8Uf16/m327It&#10;W8usHoYycL3n499aq8zdlDyktqWUXM4fpeCexFsa7QrDdvl2ESXfLvuSYZ3vV992w4uLWh5uFcsq&#10;6517T+6/SoICxzR3rmxdU1NzfFz/Htb98u+jzGGWRLy97fvv7u52w87tQ5ZE7M+pi2WeFX/toJKg&#10;98MFIEo7j07qw/tbNstIPo5u9a/rReX0tF+XyzjnX0V50Kurvkz0+Vl9f7lNy+dzyDWNOXVblm29&#10;3WbJ1+fbPz+T0T4/7Gvje77n+982+rJketnvr69rydw/fv4cWnX8ZpWvOQw75a20+jqlX0lQAAAA&#10;AI7Ir00AAAAAAAAAAAC8i/45SQlrAHAkH/1vwWtaR0lYa6Z6vFCmPbTSUrJvuey3VWu6TunPNJDW&#10;tGU5nRxf2lPLL6bGt+afaheLZSZoDds30jJaCWv5mbTS1P5KCWuZPFL6W31p/fA2t6lzKTOt8c2+&#10;SOAZJawN047maaQajsZHmk7ZLhfn57th5yyScy4v++S1i4uaunZ2ejq0uv2m3z9b6wxwbM3z48z5&#10;p3VNHV1bR9e/3jrOo5nAeXfbt29uasLU9V1NYCvJbJl6lbajaKn9bHKW1nLz/Zf3NboPqPMsh+5t&#10;XlMf8p6qn+DitJ7zy3Wg8+1bn7p5dVmvGatV3X5P14RNppbyOvWzXJX9ZxHX8dhByrEw2mfCopXm&#10;19j/8z4p95/NsPy7u/r5/vjxY2idnPy87Y+Lmzgm8o6kLLXV16n9E2+gpTWphDYAAAAAgl+LAAAA&#10;AAAAAAAAeBf+YA0AAAAAAAAAAIB30Yf0KwkKAMeRpW4OqJrzfmpRn1Wp3xjlqY6pVd6rVb5zqqRn&#10;keNTa/7WsnKZU+2iNX5+nth+UQqqbOup+fdd/mZcZ/NDa63/VEm4fcvHjd7+EUtJldd67fqN1fUr&#10;n1t+fjl/aW+iPNs2yr+V+c5O6zKzvFspD5ol4c7Paqm4cizk62fJ3lwWwGuVc1rrPDdl7pq9iTKb&#10;T+NXz8+znfu7/vw2Kgl6fT20Tk5uH/qSoPf39TyYXlISNC2GUp2jc360n0zcc5WSoGmzfl6+8zRK&#10;R2ZJ6O/fv++GpTRo5yyvCcPrKgn6Np6uqHkfGPcsT9f82M3Gx0c/IvtWp7W8a92v6jLzOr4c2lkm&#10;9+fPn0OrHgv/+c8/dsPORHXcX4uZpsqbPmmNVxIUAAAAgODXIgAAAAAAAAAAAN5F/8yjhDUA3tJM&#10;wsakYb7lAQkArYSnKZmCUczN3xo/Tks4YGVb22Xfvk5rXWf76nu+GNIYltva10o7afV1Sntqm7XG&#10;Z7sst9WXppKg5pY/N/5oCVORpjFOW5v43A40l1DzUq1t/VqtY+rFno6l469n52jrGmkhmWzyEnXv&#10;7PTrd3/fpwJ1cv8taTmjhJX4TEs7+3L+o35WAG9hUc9vrWth6zr2sKkJane39Zx8d3e3G/5xXVOn&#10;8vxaktdG59nT5+fX9UM9d67znD8krL1U3ou1bIdrwnZdp8t1LWlqmbD222+/Da3H/os+rStTOx/u&#10;b4dW+/o1Smgb3n9+DjlPrstXtBy2S26FQ+7eNntuv+0B90StryR//89/Dq2Tk+u7+vmXBLZMYh3d&#10;PwzJhvk9ZxPTnqxOh0ZovaWphLUy7SEbDQAAAIBPb/9fuwAAAAAAAAAAAOAV/MEaAAAAAAAAAAAA&#10;76IP3lcSFIBjmStfOFPypllSaP02JYfeonxRltkrVXMWUf5mG+Ujlyd9qalN9sW0pX81TNfJaZ/6&#10;6+iT00UtybNd9p9F9j0uYRienJwPL5XbodXOvqnygkWWJ2zN32pPjS+OOT4drdTmJy0JOrVdXuNN&#10;1nVU0+p4z1q8zbq+YP1y/2ms0lRJ0MVwLE/t/6X9Fp8zwHvI8oflnJ3ntLwnKe28D7uP8p2lfGUp&#10;fdi5ue/LhHZub/tzbZZEzMtPed2s3DkqrdwqiXiAuZKgT2K6vI6V+6/Ly8vdsPP9+/eh9di+vNgN&#10;L87jPnFT76/zfRete758zTe5jn5Sq8a2OGzr9Nt3E/tcy/Qyy2cV+8eifn7F7W0tA3pzczO0Tk5+&#10;/uxL5d7c1X0iP9963NVljm7Phv8YrX/rvcyVBE12LwAAAIC/vIlfiwAAAAAAAAAAAOC4+ucYJawB&#10;cCyZNtFK9om+VvJPqy8T1v4MhyRIjNZ/iEvK1LRMQ2slpOW0JSEtE9bGzf4/lmd1npy29Gdfhi2s&#10;huiC5UQSWHkv+Z5a7ezLhLUix6ep/qKMf2mCx9zyW2kir/WZEtY+jVGEx8e2XL4uYWesP5du85za&#10;MLd/TI2fOz4APpJyLstz1ygBbDj/5vhMQNsM9zx3t/WeMhMsf9z0yWuZwHZ/X+8TyrJG5864qdou&#10;n9//vF5d//K6q4iiGr2/oX12drYbdr59+za0HttXffLa71fnu2En7//K8vOake1RmtxgtC2+uFbC&#10;2py5OebS1tK27Bd579m4f8rPLNPWyn7/86b23d3VBMKHIdlvEd8pHnegodHtK317tJe09o/JhLVG&#10;/76pgwAAAAB8WhO/FgEAAAAAAAAAAMBx9Y88SlgD4FhekDDQfAI/LN/oCftNK2GrsS6ZRtBqLyIj&#10;IZMtynpnAkirPUoIaSw/U8tyfGv+Vru1zM5UslpRps150lT/a8ylRbVMzTO3rOOt/8T+KWHtON4o&#10;Ye0t9t+WRaYmzr7k831pObGerf1i377Oe71/gPfQSlhrtddxmn14qGlrJW3qj+ufu2Hn+rqdNtWy&#10;GBLWNq2kqBerK1vu6U5j+bn+T/e0kXp1eVET1q4u+/vTf/veJ611zs/q/WW5f81rRi6/pNLmNs17&#10;zq9oCELeye8CL9Ga+6CEtT2nPV3V7ymZNFz2/0wYzP3/9r7f/x8mbnlPyv6/+/9FrFRpSlgDAAAA&#10;IHztXxgBAAAAAAAAAAB4N/5gDQAAAAAAAAAAgHfRB/MrCQrAW5oqadjqb05b+1old+ZK2x0yvlXq&#10;qFVms1OmzXmuzn49vrWsqeUXWRI0tZafZsdPlbL8hallFZvNr5d5SHnLMm1uk7mSh3Pj0+lpXz7s&#10;o5ta/6/jbd7/e23XZdTpOqS8177ymNwe8CzKS45/gPc0Or/teX0f3acs6v1T655rHSUHH+77dimN&#10;2BmXR+zbtw+1jOLo9fcsBfrSkqFlvfP95T3XNsp3FsvTi6F1cnJx1s/3799r3+VFLQ95edmXCs3t&#10;c39/P7SUBG0ZlQQd2rlFmlfZiXLx7d7npu8j9rumL4fSuf+q7Eul9Gfn+ufN0Do5+XkzlAy9fb5P&#10;dJan/b40Xos8FofhaAvN7D9KggIAAAD85X3tXxgBAAAAAAAAAAB4N/1zjhLWAHhLc0lGk+P7J+sX&#10;+YB9JBOUlIeptIfW+HRx0adMTM1f2q2+TmmvIhfhdFWXVRKMcvmt15oaX+Rrpn3TRo7pLZY/t8yp&#10;91/k/HPLyvFTyXWv8Wdsn5dq7Wuv9Tbr+jbv/y2sMk1kxmbP7Z8JJql8fvk5ZsJa6/Md9W3bywX4&#10;yPI8NkoYG64/eR1aRJpUuZeYuqfYDGmYec69u6tpUzc3fdrUz9val+PXm/2uVS9NWGud00fX3Ejz&#10;fBLzLJf9tvq3i/PdsPPtqiasffv2bTfM9Nncvq0E3dY6fSWfMWEt1zA/v9LOz/n2rqaplYTBkrTW&#10;ybS17bBfj9ciVvapeUC6sYQ1AAAAgL+8l/1aCgAAAAAAAAAAAAfyB2sAAAAAAAAAAAC8iz6YX0lQ&#10;AI6lVRKwUXKmU9pTJYUWQ9mc0yhzlJWUWuWdWu3Wa3YuLy93w6nXn5u/tJdRsuZ0KLnUWc6UR5x6&#10;3X21yi/u29fJbVUcMn+rv7XMlyrbZ2o7Ta3Xr+Q8r93+LS9YpVkveZ/7OOZnVbRKhr1evP9RfeDX&#10;eYvPf3HyujKzrTKhcyVB01xJ0FRKFgN8VNuHh6EV16yJct7lXDm6zjdKgua5MactJUGnxt/f9+UP&#10;S2nEznWUTPzxs/b/yktLgj7dYGTpz7iOLxrX9G1ekzd9+dJvp3X7ZUnQ79+/74alXH4n7xPKtnir&#10;e5LPaK4kaMtmoiRoy7Zxz/PaK/dq4t5gM6x57v9Z5baUv/1x3ZfG7fy8qSVxr4dSueP1i9d6aioJ&#10;CgAAAEA193saAAAAAAAAAAAAHEX/nKOENWCnf4p5ua1/y7qJJ7tL/759ndL/kmV2Nu2HwDmSTAY7&#10;lk2mAQ1P6WdCQ6u9irSMfLK/hFBcnJ33jUerSFsq0+b82S7Lz9fM5ee0rxL779myLr8krE2lUeyb&#10;UvHS1Kq55c+9/7k0jbnl57ZuaY2fm+ej2/MjPci++8mh8rg4lndNWCvXilZfp/S3+h4tF0PKxwvn&#10;H/UfSSthLc3tC5mwVkzNszwg5QXgz7AeUp06p6f9OXsxDP9Vuf6MznmL5/eHOT4TLEv/MhLIVuU6&#10;8Wi97dPebn7e7oadm9va/q9//8duuM1UqRkHpa2V62uGbua6nvVpaXkf9RAJdSf3/bqeRSzY1WW9&#10;v/7tt992w6urq92wczYsM42u89t2Auj+6rosh+S4z/Tdr5WwNismzFnK255czHD/UZLQevFZPPW3&#10;+jp9/3kcP6P9v2z4VZ1nuaz718Mw7fV17P93sf//5x+7YQYAbloJa6N7qly/wWgD5Hv5KJ5vUwAA&#10;AABervELEQAAAAAAAAAAAByfP1gDAAAAAAAAAADgXfTB/EqCwpc1Kgk5lChZRC2WbdQ6Kf379nVK&#10;/0uW2SllRcYlc974b21nSq415TyHlNnbs/zhXJnEyTJxzf76ma+297vhdlRf6Ll8/VZJzxzfauc8&#10;rZKd2Zfzr4bLVJYEnVv+IeuXpXBeJ46jl+w/wJ7y+CrHcquvU/pbfZ1jzQ/AX8XoLB/lC7dDScZx&#10;39B49PO6v6f+cXO9G3Z+/PgxtGp5zrwPXa5qecZyLz9VWnv7VHK+vn4uqxh/J6jTPpXv3NR739Mo&#10;/3hxcbEbfvv2bTfs/HZ1ObRqSdZc/nZTS47Gop6U0viTosx22a45x1yZ7I8kvsruLb7yPs2ffWPl&#10;BXKCfNHS3+rr9P3L+M7SKmOa+/TjTjc06meRpcdz2v/8x8/dMMuEXv+8GVqP37ke+uMjy/Q+flEb&#10;Go+y/0keC+3j4tcaO2X2Pd88476WUUnTWKf8TQUAAACAvbV+wQEAAAAAAAAAAICj658flLAGX1Ym&#10;rC1GT2R/DNvhNPVmCWuzT/7PPGbdGj+RjPBhDKlqndNVv66j/SDeU2nPJaTlPCWhoVP6c3wrAS37&#10;Wq9/Ovr8n2vNMyXHTybTvcJbLBMAgI8l06bW6/7+7+d1TZj647pPnerc3vb9maA2uidtRDu10ta2&#10;y1YSVfv+dzuKy+qXtYiEtZzn/LxPM766utoNO98iYa2MP41F5j3voiw/krBaCWs5vmWc8FXf63Ty&#10;GPvpP4vV6COZ+Sxi/37a/vGZ5Gd1c9t/v7y+q98zf/ysaYN1/48VyH122Sf45Ve+TPB7mcb3x5nv&#10;lGNz08b2e3pbv96mAAAAAIwd8msNAAAAAAAAAAAAvJg/WAMAAAAAAAAAAOBd9Bn8SoLCl5WlID+y&#10;cUnQIyqldhpldHaG/qkyk63+zbqW2jmaqTKj5fVzPRrrlOuZn/nZWX/6z/I+WZ7z9LQvz9IqA9op&#10;y83lZymh1vaZm781zyLLx4RW+c3smxuf63IsrdcEAOCvJUsmLoeShnf3URLxppYHvb7uyyPe3d3t&#10;hp11fGcoJUHzPvjhoZZELP3b/E7Uumdu9I2s22UWy71+lvbPkqDl/v7itH4nyO8H64f+fc2VBJ1S&#10;5lMS9K30n8VblQQt094+1H365/XN0Hps/+zL42bJ0NH32+E72WifWse0w/p3e8r+4liZs/dvDTld&#10;rP/Tdv31NgUAAABg7IBfcAAAAAAAAAAAAODl+scTJazBl/XlE9ZekoY1k1yw2DxPWJtNO5hQ5ssE&#10;hlxWSQjLpLBWGtoo1Sw25cUwaYwezV/a2Zev33pfZ2dnQ2tea/7R8svHM/E5lTSzqVS1VtpZ9r1F&#10;whoAAH99eZe5WvXJZOtIjbpb1/bNTZ82VZLWOre3NYFt/dBPu4mlNu9jp74TDffPc/fpmbDWWn5J&#10;V+5cXUba2rdvu+Fvkbp2fn4+tE5O7u9qmlZxSNraU8La6JnKuv4S1l6r3/5vlbC2XPXf/zax/9/c&#10;133tx89+v//5s+4nN/c1bfBxZ9wNcvfeNn+nOGRHOOB73qsT1n69LQEAAABoO+AXHAAAAAAAAAAA&#10;AHg5f7AGAAAAAAAAAADAu+jz9JUEBT649yxdOldGcqTRn9V3SimeZkmeR63xrWlHJT1jfCnVmeV7&#10;snxn6c/5T2Pxy2HSZZQfyvnLfFPrP7ldXqG1zParVy9dj6n3BQAAvzK+++zvuRcT5ebv7+93w5ub&#10;Wgbxx00tD1pKhj481DKKWaZw7l73qVRo3Nu2St9nycbR95ihVGiu/8V5LfNfSoL+7Xs/7Fxc1JKh&#10;m3X//lKWBC2mSoOWtR6Pre9FSdDX6rfsVEnQcSnW5+ZKgpb5c59bx+d3O5T//PHHz92wk+Vx7+76&#10;8bl/Llf7f+ib2W+LxcT7bM7+620yoiQoAAAAwIsc8AsMAAAAAAAAAAAAvFz/HKGENeCD+7MT1lI7&#10;Aaz2raK9WPbt1aImoD2+maFR+xf1YfXRtNtF/74vz692w53G/MuITTtbnQ+t2p/LXCxi/aJdHJI6&#10;1toWo+SGI9nOLPMjJaVJbQMA+Fo2Q9zUYpn33M/vCe/v10Orpqp1Stra7e3tbthZb+p9drnnzvvs&#10;0X14I2Et09LKukzepw8Ja+m0RDE/uvp2uRv+dlUT1i4v63eO06eE5rr81yasbdxTH1G/ZeNr5Ojz&#10;mUtYK/IzyXnKbrUcJXXXY+Fh+C6f+/ePnzVhraSt3T/UBMK57+Tp1QlrxWgx+22THQlrAAAAAC9y&#10;wC8wAAAAAAAAAAAA8HL984MS1uAL++h/t9o/rZwJa5lm9lrNtLRMJhjarb6UfWdDKlqnJJhlwlmm&#10;oZ0uz3bD7Mtpy2PwF2d9qsFOPBq/2A6fX/QtTyKubehv9U3JbTK3fVoOSVibW1ax31SHO+TJ/X3t&#10;+54AAPiLGOKSR/eWy3pPWO4PF3FPfn9/P7ROTn7e9mlrd3c1YerHj5pAVe6vM3VtdM9dXjfuQ/Oe&#10;tLS3kZqWntZ7U5PWFnEHfn7Rf2f5dllTny+Gvk5JXsvUrlbC2pRW8pqEtWPqt+/oa2B8Z33cMYbG&#10;r40T1qrtkDCY+/xq+J7bKfvfel0TBq/vYv//+XM3zAS26+GY6JV13f+3i9nUtRy95/ufXOTz3RcA&#10;AACAPXz0v1QBAAAAAAAAAADgL8IfrAEAAAAAAAAAAPAu+kB7JUHhC/vof7fal/9YZcmboczmMZSy&#10;JFkyZ7ms26S0s2+1qqV0ynyrqANycVrHl6o7U/OfnvblP7OvtfycP5XyPVOlLefGl+VvYnxO25qv&#10;ta2yL0u9zMn5fuVs2E6d1jpNvb9Dpj2Wfd8TAAB/DavT890w74PX2/r9pdwzn6766Tp5T1pKgd7c&#10;15Kg//W//ufQqtM+rOsyR/fcrfvbuCd9uj9d1Xvqlm1851rE+pfvLJcXdf3Pz2v7v/zt96FVHVIe&#10;VEnQ9zHazq8sCToylMRNi+hbNL4zZknc6+u+/O31XS0J+ve//31oPa7e02z7rWdntiToyJ7LzUU2&#10;DjkAAAAADrP/rz0AAAAAAAAAAADwCv3zgRLW4FPI5K1fOSRBapPJZTP2TY5qvv7cOk2O79dvFa+9&#10;jKf9i6l1m1vnVkJYKw1tKgGttBfLuv7fInmgPMWey2+91tT44pDUsjmb0eKfvxYAALC/7QueBayp&#10;UY8aCVc/b2+G1snJ7W2fPHV9XROoSipbZ9OIe8qvTE/fzxbxOsuatrYYEqwzYS2/ny2HdT0/q/OU&#10;1LXO/+bf/rYb5vek01V9g0/fr7b1O01+Z2x9f2x9J+J1Wkl2h5hKWHv6TWH0PTf3r+fz5Wde5t/E&#10;QfH//a//v6FV09hG+3ymAa76/Su/xz/+1zCs025z/591yLQAAAAAvIRfYAAAAAAAAAAAAHgX/mAN&#10;AAAAAAAAAACAd9Hn7SsJCp9Dq4THTKmUuVIqzfKdrzRX8qNpYvxiqGWzzJIfQ8maTnmtLP+R7db4&#10;dHV1tRvmOreWlX1Z6uZpfKzTUJFk57VlV97aVFkXAABgPy8pCZpa82fJw+u75yVBb25qydD79cNu&#10;OPrONao52tsMPwHtZMnGxzGd0fzx+sWq1AZ9dHZavxP9l7/92254fl6XeXF+PrS670/9fNt1XeZm&#10;269zp7zu3HdXXuetSoLOfn5D/yJK325OannY0p+lbf/4+WNoPe7rd/2+kvt8qyTu+Dv985KkD5tD&#10;3v/rjmkAAAAA5vkFBgAAAAAAAAAAgHfRP2YoYQ0+h8ZT7uVp5ZHom3tKfTkkmE2ZTUZraM1zyNPy&#10;o2mH5LLTWGammZWEs0w9Oz2tT1OX/kxIy+V/+/ZtaFU5vszX6us039c2nhZvfGa5fUpywtR2Lv35&#10;/o6rsf4f0OZzrCYAAEyaS2LLULTV8mxonZw8PPQJUz9va8LUz58/h1aXPNWnTZXpnln0r7seJazV&#10;7xeLoX+b3102sayn7yr1O8uwyJ1/+/1vu+HV1cVu2Pn92/eh9fj97KyfOBPWRus6fH9qfrfiaN4q&#10;/bt8blPfadfDfrOMHTzC1p76t5Hgdx9paPf397vhH9d1n8/9/+6235fy9ZeRAFh+H3h4aP/2MUoe&#10;fJFfH9cAAAAAtPlVBQAAAAAAAAAAgHfhD9YAAAAAAAAAAAB4F33uvZKg8Jc1V1YlS4IuosTLa6zX&#10;tSRmMVVGs/RPjS/tb+dRsqYxf5bMbLWzrzV/yvFFq69T+hcndTtmKRIlQY9DSVAAAD67uZKgabmq&#10;JUGLLKOZ5UF//LjeDa+v+2Env5Nth3v+MtyJkqDN7wRDmc6d8l0lvjs+9T26urrcDb9/r2VA//33&#10;34bWycn5+XnfiGWWMo87SoK+i7cqCVq+U7e+53Za33Vb38mzJGjWnH0YyoOO9/kfQ+ux/0ffn/vU&#10;YlXnL9+lG1/Nd5QEBQAAAPhz+FUFAAAAAAAAAACAd9E/RihhDT6F1hPnzWSuqSenS388GZ8PMWfa&#10;WtF6zbkn31tPS2eS2VwC2mjaofn0VP6j5aK+v/JaOU+2y/hcp2znk98vMZWM9lksP8nqS1gDAOCv&#10;qpW8lt8zlqf9d6Xl4nQ37GSa1M+fP3fDTJ26vqvjH9b9d57tNl5nUb9/dRlTO/E9adQexi82kdoW&#10;63c6fGnLhLV/+622r66udsNMpZ5N4IppeX+HpLGV79/5ObY+3/xMW78Z5D65zu/sw0+XmRp4c1PT&#10;1v75s9/vs2/9UNfl6fVX9fiZc1jq2vPjFwAAAIB5flUBAAAAAAAAAADgXfiDNQAAAAAAAAAAAN5F&#10;n3GvJCh8DnNlOfYdH6U/z+LPVkuJjqnymaU913d5eTm0an+rDGhnriToU3WQfrCXXJdjaZWpSTk+&#10;26112bevU/pfW7p0ipKgAADw52qVBH14eBhaJyenp30pw9Xp+W7Yye8cd3d3u2EpDdr5cXM7tB7H&#10;3/fLuosyiSfbuMHeDqUW8ztJfCdblHaZ7lGWBy3fLy8uLnbDzu/f+jKgnW/fvu2GZ6exzMb3n9H3&#10;KCVB/1SHlAQtn+XUd+bSP1US9EmUBL3PfaFRyjOPj5+3fSnQ6+vr3bBzc90fE52naZd1+XOUBAUA&#10;AAB4e35VAQAAAAAAAAAA4F30jwxKWIPPofXEcjyZXJ5SzqeVW+1lJKxdLGt7ueiXP044e97OvtZr&#10;ZsJa0Zqn86tldkp7+xBP8J/8+pTVerJ76mnvfN1fmZq/yPGbWP+WfH9Fqy/Nvf5LSVgDAIDXaaVR&#10;zX0nSK2EtUxYLt8VFsuaNJXfY8p3hfv7+92wc3PTp051boaEtX/e1FSqh4dIMFvnd61BrlJ5/Uw9&#10;W9dlLYbvZ5mafXV+NrRqwtq3q5rAdnZWxxej9yxh7U91SMJaSd6b+k7b6m99v91E6t8m9+9F387l&#10;5PwlQe32tqYK/riu7dKfqWypLD+19772+xsfLAAAAADsy68qAAAAAAAAAAAAvAt/sAYAAAAAAAAA&#10;AMC72OXZL/8P//cDsv7/XJtGVD98NFly85hapTSyFExpZymWVqnNZSzm8rT+x1xJ0LLc1vhct9Z6&#10;tvrS3Pi5kiRzJTNfW1LzkPm3sX0+uo9eErRVCjRXebHtt/V2EeWDhr5O6W/1dY41/0n0jZW1zTcy&#10;egfDsNXXeYv5AQA4prcoCZpa30WWp/U732rRlwrdnNTSnve3tfzhzUNfKvQ//vljN+zc3ddp16U8&#10;aJTkzPvHxfBS27w530RJ0PI9MuY5PavrV0qC/u17P+xcXNTyoOW74HpTS5ou4jv1/luSYzmkJGgp&#10;5bqIL5dln9wZ+vM7Ve6rQ0XRk0285iJKxq4bv6/k7wfl+LiPffrHzfXQOjm5ven3q58/f+6G/2q+&#10;JGhrD/z1MXvS+p4Y7/+pv9UHAAAA8EXM/MICAAAAAAAAAAAAx7F7TPDf/o//j6fHGMuTieUJyU62&#10;1+v+icWp8WX+TGA6poeH4YnJZX1ad6Q8ZRlPW86lPW3u61O8Txrz7DSW37SdGf+R1IdYP4H6xOze&#10;Zj+rmQ0wN3+ML8lqq4ytyjSmYdrc/1rtqfGZnFa00s5afZ3SXsUTwpfn9cnlZbxWka9fzPXlOQGO&#10;IVMn8vR6rIS0187/uNcPw8e+OE8tS3/M33zKvtXXKa//eNQ+ecH8o75Qrulp32O+s++0UwmFU/3F&#10;W99TvMW56i3WNT+nqc+iOOTze3jok1FesszO3HzHckhCzZ9tOXGsfUSbPG8A8OnkXdT8PW0//OdN&#10;TZi6/nk7tE5Oflzf7IYPdzU17fFCPzS6+5s+LWsbN+LbuI9aNO5/squkqX37drkbdq6ivTztl38a&#10;8yyH+5TO4l/yrvio6l65jH1lUxL4Gn2d0p99GQv/9J0h+lq/czwlBT66ua/7z/1dfy/997//fTfs&#10;PMS09+V3xjBe/pBgGPv8OnfJsl519R5Xepj/oO9pudB9vWQeAAAAgI8hfxkBAAAAAAAAAACAN7N7&#10;/u9/+3/6fz49xlieXBw9ORjJHqW/1dcp8z/E07CpjH96QvJRtltpJ+t4THEzTLpdTPyt3UtSOOL1&#10;9zb3OqMnJ4fhMbxkXWcdcwUHx1zPfCK17B9z2z/Hv2SfCJkg00qTyb6SsHZ+vhvsrOIp4zJt62ng&#10;TmlPvWZJWJsa35o/l1/6R+MbH1WOn9OaNo9pOIZRwtoH/FvrTH1oJqy90twxdcgxOzJ6ov+51nLn&#10;Xuu1x39r/he/v7+I1r1R57XbpWzrY27ft/isnmdefFwS1gD4iMrdVf6O8/PmemidnPzzZ9++ub7b&#10;DTt5+7E46ROmRkn3cc0r9xSj+7iY9Pyin//q6mo37GTa2tlFn/p9FrcREta+oth/Rglr/X4bAW3/&#10;8jvK8wS0u4e6rPL75M8ffZJg5/6+Hgs3t/1+f5/VF/LFhvvb8jqdbdzzbt/iN7W993nHBgAAAPB5&#10;fZ7/VQ0AAAAAAAAAAIBPzR+sAQAAAAAAAAAA8C52ufX/+//r//spK79VyiFj9UsJiezLdpkvo/Rz&#10;WaXdWman9Oc8rZKgqbX8dMj4fU3N81Q1YBH1L47pBes6Z/km5QveWt1/svxYabf6Oq1SZaXMZjpk&#10;/tH44U9Az6OWSaskaL5mqyRoq4xnp7Rb69HZd3zaPtTjrzjkmGhNO/X68FIfsQzolCwJeix5nWwd&#10;X4cc82O/Hj83f2v83Lq+xLGW81nNnZNfch/TyWtNy0uXe2xvtR5vsV+1ymx/VJuvfVgBfCnl8nR6&#10;Wksa3tzdDq1aEjRLJt7d1ZKcm3V/0diWL7yP8j5iM9z+ja7ZUXp6dd5//50qCXp5ebEbnp/G9+D4&#10;TUlJ0K+i7j9ZkbOUBE15H7dY1f26KPtsp/zOePdQ96MsCfqj7P8/f+6GnU3s/0/i+Fmeng+tx2n3&#10;vv97i/3YsQEAAAB8Xp/nLwAAAAAAAAAAAAD41HaPHP53/7f/z9PzgOWJ2HwyttUePTkbWv2t+acS&#10;2ko7+9Lduu9vLbMzt/yctmi9Vmu6TumfHF8e4szHQY9oaru8xiqekj6Wt0rDKU+E5yqPnqwd2tk3&#10;lVZWnJ/XJ2OL1jI7reWP2/1+sRqGndLXac3fWr+p5U/td4eKVeoWOjTay39J31xqDxzq4yes1XPz&#10;Mo7Zbs2P4eGhPuGf54Ri6pxRtPo6jUO5aWr+lkOuU4cs9y28xesf6zz9Uoe8/rES1nK6t3j/b7Wf&#10;vMVyJawB8BGVy9PZ2dnQery/LLFoj67v+jSzTFi7vq4JbLc3d7th3uZl2lq5po7uA7J92o+/uKiv&#10;//3796HVJa/1aWuX55Fglfe/UqS+iLrPzCWsjSz7BL/Rvd32eZL+Jr5T5vernzf9vv7jj5qw9vNH&#10;n7q2UxKk87eb87ovb59Wdu4761vsx44NAAAA4POa+zUFAAAAAAAAAAAAjsIfrAEAAAAAAAAAAPAu&#10;drn1/83/8L8+K2A0VSap1b9vX6eUiJgrHzVVUuru/nkpgFbJz6kyoKWdfS8pCZraffX9H7Pk0rqU&#10;Ijiis6F8wjGtVsdcZv18SknQlPtaKW+Wfa129s0tc6pdjPoWw7pGeZXWPC81tV8WLxl/Gp/V/vv3&#10;r/uUBOVLO+IxX+R1au6cMnueGjn+sdo6P7xUWe9jLjMd8/xcvMW6HrKeh7x+OVcfc50PKQk7p5T/&#10;yvVbHnFd3+Lz/0w2X/z9A3wl5eqZ39Oy5GK5fN/d1jKJWRL0j599ecTb2750aGcTv00sTvvvlKN7&#10;imwP15zTi/rd++rqamidnHz71revomToWcyvJOhXUT/zTbS7/+r9+rtL3tstlnVfKv3r2OlzX314&#10;6Jf/82ctCfrHj9q+ve2PhdF9bpTEPVk+/03pY3IcAQAAAB/L8f+XagAAAAAAAAAAAGjYPV74v/s/&#10;/89PjxaWJw9HTyY22nPjj5mwkebS0FopIYeM39fcPJmElk8uL7ZDmklJ4npU+jqlv9W3M8S1vXT+&#10;2h99i0xDK/11/py29rf6On3/6en5btg7fP6p1899rWjtf62+Tmv+Q+w7/2Lxsn2u9E+NbyWXHbL8&#10;IsdnwloxN39qTfva7Qyf2eINEgYPOSYPsZxJA9j3dV97zpib/63e/1ucq95iXQ9JrWy9p5e+z7n5&#10;WuPf4v5vu6lpL8dMWPvqJKwBfD2bvI4u63Wg3BPmdbyVtvbPSJ26u6vj8zePonVPtDitE15eXg6t&#10;dsLaVXxPlbD2VdR9Zr3N34H6/vFvV1VzX4tKAk/7dxQs2Mb+XyokPDzUffrnTZ8q2Ln+ebMblqS1&#10;Tk67bVUtKL+95e958Ttd/2vse3McAQAAAB/L8f9XdQAAAAAAAAAAAGjwB2sAAAAAAAAAAAC8i10I&#10;/X/zP/yvz/Lzp8pA7Vtq6s3Kd70gwn6upFWrfNXcPFPKfKOSoMOwU0pyvrak52vnny5LMPS3+jp7&#10;zr9cRJm5F8w/+fozyvaf+/xyfH7+++63s9MdsP8ccqy03tch87emba3p3PZLr10n2MdHLwOYpfWy&#10;JOh2EeeyN9A61rJvbvzoXDuYnadhanzpz/Gt9tT4otX3lUyVBC3n3zwPt9qt8/SUufmn2kWr76XK&#10;PV/e+x3zXPAW+9XmgHuWP0fuS8f7rAD4HDat2p2doTxi3nNsN3Xa29v73fCP61oStJRJ7JRSiXkf&#10;sIlfQso1N5d/dhblP6/6kqCXF+e7Yef3q9pWEvSrqPtM/k5TdptS2rOT93GlfGj2LaN86GLVL6CU&#10;/uyM99W8P+rd3/f7fOfm5m43/Pmz7v83t31fp/z+F4fM4z1rv8y8Nyx9nZx2f8/X8zCOIwAAAOBj&#10;ee2vHQAAAAAAAAAAALCX3TN9/+3/5f/19BjiXNpEa3yr7/Q0ErYaDnud+hTg3EOI5SnJfFqylfaR&#10;ffnk5Ny0RauvU/pbqW283tR2L+bG7yv3v7l9vjU+1+P52LHWOk+9j333q9Y6TYpp912XuT77P8f2&#10;uRLW4sn/54fKUZVjPY/5Vmrk1Dnh/q5PA5g7Z+T4uWnnXj/bZdqp8dl+C2+x/Knz92vkMlvt7Mvk&#10;ktb4bJf3PzW+tHOZreWnufu/gwyJFOdDKkbnmOeCY12rphMyjrP848pnVSZXHIC/qkidGt2zDZeE&#10;1aqOz9T0kiCVCVM/bvpUtc4//vGP3XAR15m8D27dc+U9w+XlZT+MhLV//61PXetIWPt61uuHodXt&#10;l/3OtFrVVL7cp0rCWu7TuS8+3b8u6/6d8y9O+v7tkDTYyfElQfDHjx+7YaekrnXK+O2L7q3qes6n&#10;ruV93Es4jgAAAICP5bW/dgAAAAAAAAAAAMBe/MEaAAAAAAAAAAAA72IXOP/f/o//y/HqK72x5dOa&#10;fppV5gupJRxeUgoC/hqyZGCr/E+aG1+0yhh2WiUlU5mvVeZwH3PTlvH56uv4j83wd+G5flPtovWa&#10;Wbo6lfmz/M2ovNMwfuo1b2/by32NUhLnmPI9fXWtfbnV12mNnzM3/9z4LCU2N385V0yVGV0O5Z3O&#10;ojzTot4Izi5/3/FTWsdnq++xdxiOl9kqCdyev5obP+eQ+U+H8sVT87T65/ryswTg49nGM4tz18Q8&#10;v2+Ga93oPjPqF/7Xv//nbnh9Xe8D725uhtajYfmLVS0DmvcMpTzo2Wnt+9u3i6F1cnJ12ZcKzTKi&#10;rfvfqWt7eS+uU5/J83uOQ8yV51xEyfnFUCp3dB8X+//DQ1+e9H7Tl8btrB/q+FIqtFkmNPbTZZbc&#10;Hfb14XZ3J/fpxWktf1psxnV2x8NnyvuLF1i8bpsCAAAAHJtf6wAAAAAAAAAAAHgXu8fzPlfCmicC&#10;+fg2E092w1cwlWzwllqpP52yLq9dp6nlF5lWsY6H2B+GR+bzafn1Op7MH9qjtIp4rdLOeVrjW32d&#10;1vh0f1+Xeyz5XjiO/Pxa+/LU/j23/5f9am7+lH2t8a3kkql5Sntu/OVp9tVtsTwZ0jBqWMXJalGT&#10;V0p/mW4nEtrOT/vklu2i7rOLbaz/MG325bRludk32v9nUixax2Wrby4NZur4LqbGL+O8BcDXkPes&#10;Ka+/LeVaUpLW/lVJmPrjZ01Vu4mEtXJ53MTs+ZpnZ32a1PlZvY63EtbKdJ28vrXuP3P5ZbyEtc+k&#10;va/tq5WwlvvJ6J5zSFsbHwd1X9lu+3vmCFUb7X+3P693w5vrmrB2fd333T60v8eVfXERr5PH13JI&#10;wo0gw8f5R/8xNCaUG+G4T82wtVE/AAAAwJ/Er3UAAAAAAAAAAAC8C3+wBgAAAAAAAAAAwLvY5cn/&#10;d//D/zyTJf9xfJZSi5+pdGmWGPj4PsvnPzQ+gc/1+fMZTJWfK0blVxrn9FbfS8sXFVPrVMrC5PhW&#10;O/uylMzT+FiNu4c6fjOcs7Kk58PDw9BqlwTNdjFVErSlNX5qnqFi6Yf31cs3zX3mL/VWy/1XU8fp&#10;3PG7HEZfnNaSnou4wLZKgp4ua6mw0p9lQrN858XZZd9oLHNn6M++fK3aX5eZJUvn7Hv+mjN5fM98&#10;vq1XP2SdWtO+1z4FwAtl6eu4vy4lD9OoZPZwzs9zf97/3t/f74Y3N7Uk4o/r26F1cnJ724+/v6v3&#10;wdu4v12d9eU/ry7qdfz7t9r+dtWPv7ioZULzmlPaU9excn99yHWOP9chv6nt+5vGw6buc7kvtPbv&#10;x5vOoRHN2Olz2vvbfr++u3teEvRnHAc5fv1U/jOOyXLz+2g53HRuYj1GB13LaP2H+9Qs/bmObaok&#10;KAAAAPABxC8fAAAAAAAAAAAA8HZ2j99JWDu+ccLWx9u8nzdV6zN+/h+bhLWv7S1SBjINrLX87Cvt&#10;ufXYxNPkmbbWmi/TFkqawlRCWUmDaCU0dMr8UwlopZ3z3Mb40j+1/Gz/Sqaytcxtv0lzT+m/wL7v&#10;6RBfPWEtzW3f5viJeZariAtraC3rLT7fqfUrlpE2MXf+yH2lNb417dz8q9hOzfFxn3d2HtMO/YuI&#10;Zctdebnsk98yla309fpzyTrTMCLNrXuFXquvU/pbfY+98b6LQz7f1rS5LQH4gLaROhrn8VbCWn6p&#10;Lef31nWwU24pb29rmtR1JEuVtLWfP292w85mSF3bWfVpaleX57thp5WwdnV1tRt2Rq8/vJep61De&#10;v/M5vEXC2ibu2WbveTLtbNjvJ/f/h35Zec9W0tR+/vy5G3bymLgdxg+zPrNY9vePo69rcfw2fxrL&#10;G81WwlokgUtYAwAAAD6C/F+wAAAAAAAAAAAA4M3snsn7jAlrmbDzsfRPKbYedvwMPv6O8LH/xrKE&#10;pCxHaScfm4S1r20qheA1Dlnm3LTlXH97VxPGNot6HihPxucT8pmmVtrZlwkLJbks58/xpX8qoa1M&#10;m0/rbzINaW5TlPcf2yG3SWlv4vVz2jnzn8Xxz6m5fTiOqc+xua2zb2b86rxPMZn6zEr/5Gfa6p/b&#10;56aW1TJMu3jju5PWMddppWm02jnPxSqWNSTTLBc1DWN1Wsevln1yTKuvU+ZfnNSEtlEaxnZ4/Yx1&#10;Hfo6T/3Rt4w0t8Vwr5Kfb+uznkqlae0fmUYHwAd0QMJaXl/KpW6xiutM45p5e1dT024jQe3muk+T&#10;+vHjejfsXF/XtLXHJez+/9lZvY58u6rr+tv3Plnt27dvu2Enr8lF9uX7K/fyU/dUfDx5e1NuX6bD&#10;oWPiQet3jsn9Y/v8nqj7hleU/Wa8/9d9dTG8WL5kuX8qSWqdUergkDZ4c1+/5+Z3zv0T1uI4yGPi&#10;6aCN+zgJawAAAMAHE79mAAAAAAAAAAAAwNvxB2sAAAAAAAAAAAC8i11G/EcvCVrKgHY+binQsVJm&#10;6TP40B/+M5/v889SFh+RkqBfW6uUzmtlSbhxWZVeq+RmTpftzVAD5Y+bWlJoE4ss0+Yys5RKKfmZ&#10;41vl7aZev7X85rR5HOU2LeNjnlmtUkUz5YteWt5oO11X58XeotRSbvOvaKp8UTG5fWa223I4Vqfm&#10;b/bPLHNuX2167TJz/teuc6PdKnnWKf2jipybeq5aDXdYy2WUBI2SoaenfUnW7MtpF0P9q8vLWv6s&#10;9HVKKarsa80/KlmV82+Gc2WUhMrPfG5fa41/i2sKAEeUJQXDU0nQiTKBT5fCiS+3q1Vf0vr+vl4H&#10;7x/innzoHpVE/PFzaJ2c3N73067iOnVxXq+Pv//WXwu/f/++G3ZOT/OaN1yT4zrUuv9/i/tU3saq&#10;sSu+tiTo1PfUVknQVpnck2Vd6DK+AC6H8u2LxfP7oFzm7V0t/3l93ZfH/RnHxKg86PCld/Q+NnX9&#10;68vHa+b+Xdp5TK9jOykJCgAAAHwA/lclAAAAAAAAAAAA3sXukbvPmLD2UZPWSrLWZ01Ye4OwnSMb&#10;Pvft5/n8Jazxkb1FGk4rgScTDjIBrbRbCQid9dD8eV+Xue4vXTtl2qnll9fPdUpT/b80M09Jreps&#10;yrQ5z0te86Wf0+xrvcG59C2SK16yzaimtt++n9Uxt/9b7B/pJet6yDo1ph3d80WyTAlOy7SNZSZz&#10;LEsax26wU/p6/Xu5uLjcDTutaXOZq1VNmyn9ucyc/6zcoEym6cTEg7lkmhedUwF4N8vNRMLazDVh&#10;OyRQbR7vxFtKctU6EpwyFXlxUhLY6vx//PFjaD3e6/+42Q0f1ne7YWdxUq+pf/u9T1b7/fffd8PO&#10;2Vm/zE75TpPXqbwmldTlTNjiY2slrE3ZRjJf0fqdI79S5f6xaSS0zd3T5L62GH6fWsROvx1ebJT6&#10;Fz+4lTTCTFj7eVv3/5/X/TGR72ObCWtP6xxvKpX1y2M6t6mENQAAAOADmPhlAwAAAAAAAAAAAI7L&#10;H6wBAAAAAAAAAADwLnYZ8Z+yJGjE4pf4/c52iLVv9XVKf6uv89r5S8b+Zy8JmhUVxtu6H7b6Om8/&#10;f9n+u8HOMT+/187f+vyVBP3ryY/0o2y+qXUq/a2+znLZLgv0Gjc3ffmSTinV2SoD2nkYyvNMjS8l&#10;QdeLWv4kS4KWabdREvQky7e0ytdlX3mt1nTpteOnSsrMrF8pNTNV3qilOX5ynjx/8WHNfOYvNrff&#10;vkRrXadeZ+b1y36/jXPCSGv+176ng46fop5/VnmD0rgXzGO55ZDxpcRUljdrtUd9sfiry/78v4ib&#10;rmUsf1GWH6WsSl/nadqY5yFKopalxks2r1Wtvs5r538brbUC+DyW8d11dH/5dE6v1668pywlQdfD&#10;sLPd1uvz6en5bpj38cu4f1+d9eNjlpN//vFzaJ2c/PGPf+6Go+8R61oq8fe/PS8Jen7eL7NTromj&#10;8ovx/aCsl5Kgn0frd5Sp34ke/2sYVvO/c8S+/FS+vfY9rsEw7JT+OH4a6/f05fVR2dVzn1uuahnb&#10;sn/e3tb9/PqmlgT9j+GYSFlmN6rv7i+OeQAAAICPIH+BAQAAAAAAAAAAgDeze7zuv/0f/5eXPJv3&#10;p8oVPmZC1mvnzyeSP6OyXfO5y9G2Hoatvs6fMv8RP7/Xzv/ZP/+P7LVJdVNPWL9kseOEv6ERFrHU&#10;xfAY9NwT3qNUneXziUsSWaeVsLNY1f1w9fSEeKxrPI69jSNss479t6E8+d1KKOiU9crxmYxQkhky&#10;oaG1rOwbjS/rGu9pE22Aj+QtUlXz/NlKYMs0mRxf2uN56vn120U/XyasnS4zDadPYDtb1STO0tcp&#10;0+b1ZxT9MVzLlnlXl9e3cn2Ma+Y2kklK/2pRXzOnbc2/GJJ/WtuhU9rb2A6pmZYy0s+XCUUpU6EB&#10;/vrqSXM5XBOaSb+PSkLn8qReZ27va5rUzz9+7IbX19e7Yef2rrbLci8vL3fDzr/9278NrZOTq6ur&#10;3TBfP7+ztK+JfDZ5n/X6pPjcV8vCWn2d0v+2+0+pKNH55z/7hLX7SK/NNLa7++ffo1vyu/MmUg8f&#10;b+CGxoy8j2rcP00d8y3LSGic4zs/AAAAfA1+AQAAAAAAAAAAAOBd+IM1AAAAAAAAAAAA3sUu2/0z&#10;lgQFvpY/uyRolgFtyTJiWfGsrHe+/mzZjEZJ0Cz1MSplM0zbKnmW8jWzEsfDpv+75awkkq9VSn5m&#10;SdIsS9IqCZrTFqPXn2gX2VdKvS0XZ7th5/XlXwA+kTxBt0qZzZz/sy9LMa1WfSmpVVwJV6taHqq0&#10;T0+jJGiMfypJHcs/O6vn6tLfmqdTxrfWOT08xPsP5Voxnr+fNvuyJGnpX2+eX6c65VreWman9E89&#10;8bOeKBUK8FdXzo+te/tOuRbkdSBLdt7c3OyGWfLwx4++TGinfL/I68zvv/8+tE5Ovn37thvm+btV&#10;KnF8foePq+zzeUyU46RT+vO79+h79LD/Z2nN7bIvndt56p87JkbHdPuebF9KggIAAAD/yi8AAAAA&#10;AAAAAAAAvIvdo3QS1oCP7nMlrP164qnkgaI1dioNoLVemSZQXushnmbexkx3t/0T2RlAkE9pl3Yr&#10;Va3z9OR2LGAuueCQ8U+ruq0JPRLWgC8lT9CvFdeCxcmQsBYXsEy+Ke1WX6e085x9fn4+tOr4TFjL&#10;tLbSzvG5rNK+39QEnrSK5LRfasw/dR1eDFfgqetU7W9f8zYuUMAXN5ewlteBnLZ8v8jvGf/4xz+G&#10;1uN3lru73TDnubqqaVHfv3/fDXP5qcw3dX6Hj6akCZZ9v3N9fT20atpafk9vfWd/yENy1ScRduYS&#10;1hbDvc7omG4d3wccUxLWAAAAgH/lFwAAAAAAAAAAAADehT9YAwAAAAAAAAAA4F3sstuVBAU+uo9e&#10;EjQtNs+Xekj5mdY6ZRm2LMuxHspqrNe15FmW0in9WVItq8vdXPfTjpYZyyrtLPk5p/Vep97/3LTb&#10;oeTbqJQJwFfSKr+Upsa3+rMk6HCqzfJMef4t7VZfJ9tFlvfctyRo9rXKg55etsu7lZKguR7lWjYq&#10;jb2O9ra/puU1NZWSoPPympjLer5NAL6S/E6R7XJ+b53nO63z948fP4ZWu/xhXj++fetLHV5eXu6G&#10;nVx+WW7r2gUf0cXFxW6Y3+1b5T+zZOjt7e3Qqu27+/rd/v4k7qmeSm7WY3L2R5fWveUBx5SSoAAA&#10;AMC/8gsAAAAAAAAAAAAA72L3KJyENeCj+0wJayf1Ieinp/gzzWWUJjCz3JI28DBKSKtPJpcnrvNp&#10;69uH2i7jMzVtNP+6X4F82DnHPz1FHeuc61/arb59ZPLCr6yl1gBf1Nw5dXQenWoX0bUqi13sdx6e&#10;kuvXOqfn9S+TdVppO61r5W+/9ak5nRxf2qPll9S1uGnIdSrtp/f+qLXOo3ni+js37WrVToMD+Ksr&#10;5+zR+bNxzmyd56eMvt8MaVGZIJVKGtXV1dVu2Mnry+j7DXwCZf9tHUed0p/f80sSYef6+no3vLmt&#10;x9HPu7inGYYn23pMtu4J8zhdLOoxVUz9zgIAAACwj/hlAgAAAAAAAAAAAN6OP1gDAAAAAAAAAADg&#10;XezC25UEBT66z1QSdBFlNZalPNmolEZtb4Y1yFIfWbKmjP/58+du2GmVBL1b1zqkpa9T2jnPNjbG&#10;8vSsb8QbbJUdmSpF0irlk6V+9l3W1PKf+pVZA76oPKe25PmzeS6dOL+uJvqLqfPyv9p3un9V3lde&#10;R1ql4q6+Xe6GndwUp6f9daEMO+fDtSL7cpnLUslqU9d5u63lsYrRNs3rZ9bPHuS0SoICX1U5Z09d&#10;E+auFa3vFKmUPcySoFkKsZRPvLys14y8FigJymdTjpmp+6TSzmOrWUb3rv428PcftWToergXyuMo&#10;73mejF7/+f3VQ+PeCAAAAGBf8T/7AAAAAAAAAAAAwNvZPSonYQ346D5Twtr4xZ7/XXA+BV2e9s9U&#10;tPtol/HX19e7YSefYi7jR09G5/Jn3uHTU9IHvcGqvFa+Zj75nf2/Mjfd9ikWB+BrmUudmTJ3Xj1t&#10;nPdb8+x7Hp+S87eWNZUc0l3BOovT9viSpjNKWBtSQ09P63Q5vsxTkth2FvWauph9q3Xalpd9UgB/&#10;HVPXrHL+n7qmlPly/pz2Kc0pvifd3d0NrTrtxcXFbtgp5/w09frw0cztq+WYmDrmyu8DD+u6nH/+&#10;UVPb79b9PU0eR5nQVubP5S/iO3l5/an0wvbvL/X+DAAAAKDj1wIAAAAAAAAAAADexe6ZNwlrwEf3&#10;8RPW6t//ru+fP2WcT0hnGlp5ivkunmbOJ5tLisDtQ+1LZbmjJ7CX8RT08ER0ptIsFvXJ6Ie7IaUg&#10;npzOabPd0nr9qae8f2Vunod4ewC83llJydj8+gQ7ur40TJ3/W9eH1rJGyR2N9uakXjMzAq2Mz3nO&#10;huS0TNXJhLVySfu3337vG/9i+bTM+jrj6+fz1+zWsNjE9R3gKynn99Y5M01dE1rn1/zOdHbWJ2jm&#10;PLe3t0OrTpvn/GwXresQfETlWMgEs1aaWR5zef/zdCzFd/8/ftTU9tuH/pjJJPebm5uhVX+HyGNm&#10;GctarPrXnTqmJKwBAAAA+/BrAQAAAAAAAAAAAO/CH6wBAAAAAAAAAADwLnYh7UqCAh/dXEnQVsmZ&#10;zlMpjfbovUuCbmLKLHtR2tuoGXp/O5TZfLQealneRUnPu7u7oVVLbWTJm1x+We+pUhvzpUp/bdNf&#10;Bh75+2WAr2S5/ejn/b7s1fia++uSm+Wav1zVi+NqUd9nKZtVSst1VjHt+VBS9Pz8fDfsZEm5Umpr&#10;NSp5V9dvEeVBfyVLerXvKWpflvcCXi+/M7Tur1t9ndZ3jbllAXwki2W9p1kPtyL520SWBC3t67ss&#10;vVvPc+Wctygl5h+NS5YO0+a5M16/nD9H586cP+61AAAAgL8uvwAAAAAAAAAAAADwLnaPtElYAz66&#10;t0pYWwxP7uaTvdkuTwk/bGqqS6ahlfH5MPDNz/oUcpntfl1T10qqWqcsa/SajXUtqTD/6iUJazVV&#10;rePvlgG+oo+fsNabSlWr1816AS7X/LxmLuOaV8LW8pqb09aEtZoAkmlspX0aqWc5fwlrW8RNy9T9&#10;SUtZr1w/4LjymGwda1PHX+tYnlsWwEeybXz3z1S0+4favr3tf9PI1LW7u/o7xv3wQ8c2fgcZpdKX&#10;5S7j3BkJa035o8rE7x8AAADAX4tfAAAAAAAAAAAAAHgX/mANAAAAAAAAAACAd7HLZlcSFPjo3qok&#10;6OMEu0GWwsiSn/f397vh3UM/7GRJz9IelQS9ruNLdaBcfpYM2pR2rH++l6d2ltKYMflem8rfLX/0&#10;v1+ODQzAl7E4qeU32yX36jV78XRJbV9Ty7VkfV+v06VMaKeU91xFyc+L00ZJ0NNa0moV81+c9f1Z&#10;EjSXVZafZUTn5P0D8Hp5TlASFPhK8p6idU+SJUPL7yDXt7Uk6M313dB6bN/37YcoI7qO+qCbdeOc&#10;uKz3RI8n0KER90R5Hi03dQAAAMBf2v7/awkAAAAAAAAAAAC8wu6RNglrwEf3VglrD0OaWqaqZYLa&#10;3V3/5PDt8ARxpzxt3GklrG03mQYzNCaU2XL98ynn0p9PK885LGGtpsR8bPu/fwD+OpaLep2aS0Na&#10;bOu1/FeWJ3WenH/buNas+q9LOyVZLRPWMizt6rxPYMsAkZLK1inztVLXpkhtguOaS0WbOuZa3zXm&#10;lgXwkbQS1qbuSdbDpLe3t33j0fVN/U2k/E7yx3VNYMvlP5QFJAlrAAAAwL/49f9CAgAAAAAAAAAA&#10;AEfiD9YAAAAAAAAAAAB4Bycn/3+yKJEA3/LFTAAAAABJRU5ErkJgglBLAQItABQABgAIAAAAIQCx&#10;gme2CgEAABMCAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAAOwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAI3yJXosAwAAVQoAAA4AAAAAAAAAAAAAAAAAOgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAKomDr68AAAAIQEAABkAAAAAAAAAAAAAAAAAkgUAAGRycy9fcmVscy9lMm9Eb2Mu&#10;eG1sLnJlbHNQSwECLQAUAAYACAAAACEAoePwON4AAAAKAQAADwAAAAAAAAAAAAAAAACFBgAAZHJz&#10;L2Rvd25yZXYueG1sUEsBAi0ACgAAAAAAAAAhAPXDm6VglwAAYJcAABQAAAAAAAAAAAAAAAAAkAcA&#10;AGRycy9tZWRpYS9pbWFnZTEucG5nUEsFBgAAAAAGAAYAfAEAACKfAAAAAA==&#10;">
+              <v:group w14:anchorId="4A5FBC4E" id="Group 1147" o:spid="_x0000_s1026" style="position:absolute;margin-left:18pt;margin-top:18pt;width:594pt;height:82.5pt;z-index:251658240;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordsize="75438,10477" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQCN8iV6LAMAAFUKAAAOAAAAZHJzL2Uyb0RvYy54bWzkVslu2zAUvBfoPxC6&#10;J9oXC7GDommCAkVjNO0H0BQlEZVEgqSX9Ov7SEpOYifIckgPPVjm+jhvZh6ls/Nd36ENlYrxYe6F&#10;p4GH6EB4xYZm7v36eXlSeEhpPFS44wOde7dUeeeLjx/OtqKkEW95V1GJIMigyq2Ye63WovR9RVra&#10;Y3XKBR1gsuayxxq6svEribcQve/8KAgyf8tlJSQnVCkYvXCT3sLGr2tK9HVdK6pRN/cAm7ZPaZ8r&#10;8/QXZ7hsJBYtIyMM/AYUPWYDHLoPdYE1RmvJjkL1jEiueK1PCe99XteMUJsDZBMGB9lcSb4WNpem&#10;3DZiTxNQe8DTm8OS75ulRKwC7cIk99CAe1DJHozsCBC0FU0J666kuBFLOQ40rmdy3tWyN/+QDdpZ&#10;am/31NKdRgQG8zSJiwAUIDAXBkmepyP5pAWFjvaR9sszO/3pYN/g28MRjJTwG7mC1hFXz3sKdum1&#10;pN4YpH9RjB7L32txArIKrNmKdUzfWouCgAbUsFkyspSuc4/2eBZPtMMCcy4KzRjwbLaZlWYfdH3T&#10;fxBm1TFxybrOsG/aI2Dw94E/HsnZee+Ck3VPB+2KSdIOsPNBtUwoD8mS9isK3pBfq9CVitKSatKa&#10;A2s4+AcUmEGGy/2ERXkHzGBWYJtHjHISgw88BIZwLQiEy3uGyYoEbg9nmDRMM2uYvey4FFLpK8p7&#10;ZBoAErAA17jEm29qRDUtGclzQCxCwGWcDbeOmmiD3hFxryqsmxYLChBM2DuFIQdXVYYsPDQdRYUh&#10;c1y1ryn1FE9ZkYVBaonK41mRZk6KiakwLuIsByINU9EsjfKZWfBWonDZDYbFgRtnuUBmBMpsQmha&#10;erfajUmseHULl0jL5Z9reBXUHd/OPT62PPN2AHXMrIe6rwNwbC7iqSGnxmpqSN195va6djA+rTWv&#10;mRXUHOxOG/GAeO+k4uxYRUvzi1UM8yibJdmTMsagbZaNhn9XGd31P1nyv1AzBAseFiWMvaYqkzQJ&#10;imIsyySOguRhWWZFHkauKONglr1bUVo1oymVf62mfTnDt4u9j8bvLPNxdL9va/nua3DxFwAA//8D&#10;AFBLAwQUAAYACAAAACEAqiYOvrwAAAAhAQAAGQAAAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHOE&#10;j0FqwzAQRfeF3EHMPpadRSjFsjeh4G1IDjBIY1nEGglJLfXtI8gmgUCX8z//PaYf//wqfillF1hB&#10;17QgiHUwjq2C6+V7/wkiF2SDa2BSsFGGcdh99GdasdRRXlzMolI4K1hKiV9SZr2Qx9yESFybOSSP&#10;pZ7Jyoj6hpbkoW2PMj0zYHhhiskoSJPpQFy2WM3/s8M8O02noH88cXmjkM5XdwVislQUeDIOH2HX&#10;RLYgh16+PDbcAQAA//8DAFBLAwQUAAYACAAAACEAoePwON4AAAAKAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPQUvDQBCF74L/YRnBm91NqkViNqUU9VQEW0G8TbPTJDQ7G7LbJP33bkGop2HmPd58L19O&#10;thUD9b5xrCGZKRDEpTMNVxq+dm8PzyB8QDbYOiYNZ/KwLG5vcsyMG/mThm2oRAxhn6GGOoQuk9KX&#10;NVn0M9cRR+3geoshrn0lTY9jDLetTJVaSIsNxw81drSuqTxuT1bD+4jjap68DpvjYX3+2T19fG8S&#10;0vr+blq9gAg0hasZLvgRHYrItHcnNl60GuaLWCX8zYuepo/xsteQqkSBLHL5v0LxCwAA//8DAFBL&#10;AwQKAAAAAAAAACEA9cObpWCXAABglwAAFAAAAGRycy9tZWRpYS9pbWFnZTEucG5niVBORw0KGgoA&#10;AAANSUhEUgAACawAAAFZCAYAAAB+VPpDAAAAAXNSR0IArs4c6QAAAARnQU1BAACxjwv8YQUAAAAJ&#10;cEhZcwAALiMAAC4jAXilP3YAAJb1SURBVHhe7f3LciNZujboEQCPEZm196+5JrK2Vl+Eeq65BrJu&#10;mXQBsp5qLOtu00C6VZn+vasqI3gEIDrcF9frxeXhAAkyyeTzbIvtK5cf4HD4CSj6+50AAAAAAAAA&#10;AADAe1js/v9//z9td0MAAAAAAAAAAAB4I8thCAAAAAAAAAAAAG/KH6wBAAAAAAAAAADwLvzBGgAA&#10;AAAAAAAAAO/CH6wBAAAAAAAAAADwLvzBGgAAAAAAAAAAAO/CH6wBAAAAAAAAAADwLvzBGgAAAAAA&#10;AAAAAO/CH6wBAAAAAAAAAADwLvzBGgAAAAAAAAAAAO/CH6wBAAAAAAAAAADwLvzBGgAAAAAAAAAA&#10;AO/CH6wBAAAAAAAAAADwLvzBGgAAAAAAAAAAAO/CH6wBAAAAAAAAAADwLvzBGgAAAAAAAAAAAO/C&#10;H6wBAAAAAAAAAADwLvzBGgAAAAAAAAAAAO/CH6wBAAAAAAAAAADwLvzBGgAAAAAAAAAAAO/CH6wB&#10;AADQ227b/zabX/8DAAAAAADYkz9YAwAAAAAAAAAA4F34gzUAAIAPaLFYPP17tZKUNqd7rda/5eNX&#10;x+5fa1z3DwAAAAAAYE/+YA0AAAAAAAAAAIB34Q/WAAAAAAAAAAAAeBf+YA0AAOCDy/KgvywTWkp/&#10;/uu/I1ksl81/AAAAAAAA+/K/LAAAAAAAAAAAAPAu/MEaAADAB7R3qtqUVtLaS/8Nto/t1j8AAAAA&#10;AIB9+YM1AAAAAAAAAAAA3oU/WAMAAPiAXp1k1iWy/eu/bhlv8Q8AAAAAAGBP/mANAAAAAAAAAACA&#10;d+EP1gAAAAAAAAAAAHgX/mANAADgA2qVBM1/Ta0yoPlv+fgV8Ff/WvN0/7rX+9U/AAAAAACAPS2H&#10;IQAAAAAAAAAAALwpf7AGAADwEW02z//NpJotFounf8vl8tm/09PT5r/VarX7t4x/i8fpy7+npLX8&#10;BwAAAAAA8AL+YA0AAAAAAAAAAIB34Q/WAAAAAAAAAAAAeBd9HZf//n9q15MBAADgz7FeD42QpTij&#10;vSvb2Q2zr1G283zVfmZpO5QY3XRlRwfZLuPLsJPt1msd02bxFs9axTLLW3nx26jbCgAAAAAA+DUJ&#10;awAAAAAAAAAAALyL/vlxCWsAAEfwwZ8FyDu+RZ8GtPzgd4Gbz/R8xbBN4U1EmtmTRpraarXaDTvL&#10;IXWtczpMuowEsUxFK9PmPJmgth7S3sqwkwlsZVk5vtmOeUbr33j9XP7jBEOjGqe6PR+/XdRtUWxz&#10;ltb5pbWdU67HNtZv89APR+t0gJfOdzDnKQAAAAAA/nyNX+gBAAAAAAAAAADg+PzBGgAAAAAAAAAA&#10;AO+irzuiJCgAwBF8pmcB+rJwSoIekZKgvKWZUpWlpGarzGenlAQ9PzvtG49WUSe4lBLNecYlN3tZ&#10;JjTbpXxnlvFslQTNvqllFQ/R9TQ+anqOy3v2Fo0yoJ1SHnSxqu9vm+eXp9dv9T0qr9VYz53W8T81&#10;bTE3/k3KhDpPAQAAAADw54tf4wEAAAAAAAAAAODt9I9sS1gDADiCz/QswCdJ2dl+om0qYY23NJfG&#10;VUwkrC23/f55eXG+G3YyYa1Me3oaCWxD6lpnLoGtJKBNpaaV5LWHh4fdsJPtkrw2ldD2MKz/NmLV&#10;ctqn13+KQvuX9VsO7yW3YzON7WXnnMUw2yLOrfn+i1FfY/yoL7Y1AAAAAAD8lfgFHAAAAAAAAAAA&#10;gHfhD9YAAAAAAAAAAAB4F32NFCVBAQCO4DM9C1DL1n1oSoJCr1U+8gCLoaTm2Wktg1nKhHZKqc8s&#10;+ZnlQUt7qmRo6c8ynK3yoVkSc1TycygP2urrtEqK3m+eL6tVhrNTSoU+3N3thjuljmenrHes/6hk&#10;aGt82tb1bnrJ5zf1WgAAAAAA8Ml9ov8FEAAAAAAAAAAAgM+sf2RbwhoAwBF8pmcBJKwdnYQ1ju0l&#10;qVxT8wxpasuZ0K5MSMsEtdLOhLVMULu4uNgNc56zs7OhVefL8akkoy02Ewlr6/vdMBPY7u5ru/Tn&#10;+JLK1tkMaWq3t7e7YScC2p5kQtt2W7fFU3Nq+8Z6P2kkpOX2TVP9x7J5Wrxn1gAAAAAA+PP5tRoA&#10;AAAAAAAAAIB34Q/WAAAAAAAAAAAAeBd9YRAlQQEAjuCjPwvwCUtWKgnKVxYlLZ/KS86VjsySlaPy&#10;lf2yVnGe2sY5IUthFlmmspT/zDKgOb6U/5wqCXp+fr4btsqEdsp8q8e1KrabWhK0rF+W+czyn+t1&#10;P/5h1FfbrfkfhjKpO8Okd+v6muPl9+3WMjvb4av1lLmSn29dErQopVEBAAAAAODP5NdqAAAAAAAA&#10;AAAA3kX/GLeENQCAr+mjp4J9poQ1OLaZhLVWKtcoKW2UmtYv6zSfWVpEQtgw7Wj+hqkksNKf4zNt&#10;raSplaS1TrZL8trZss5/uqrt5bCuufxc0+22759KYCv9Of86Eta2w6T3DzVh7SHarYS1fK37za+3&#10;X2v7TrWLqW39EiUBTsIaAAAAAAAfgV+rAQAAAAAAAAAAeBf9Y9YS1gAAvoCaBjTcBX58Etb4yiLN&#10;66SkbS3rMZEJXKU9l9q1ylyySBhrac3f6utsMw2uiPUraWslSa2TCWsXFxe74elpfX9XZ30qW2c1&#10;dGdqW7ZPFn07U8+yXdZ7avuUaafmL+2p+f/4cb0bruPkmuNLMtshyx+9vyMpSWsdaWsAAAAAAPxZ&#10;/EINAAAAAAAAAADAu/AHawAAAAAAAAAAALyLvh6IkqAAwDFEKbOjiZJyKUvhFa2+lOOz7Nqv7Dtd&#10;ZzlTXu8lDnn9OZvR5inLfYPP7Kj2f75i7vM/xEu2+2IoSbiP5vJbfUd8T9B5i/NUZ5PlS4vYf8vx&#10;uZwpabqIc9K/ff82tLpSov3xlWVEs90qn7ndPAytWnJzqsxm6/yRx2mZf1TGc1vneVj30+b4Uga0&#10;8/DQr0sZdrLdKhma85d1aa1Tam3TznbZv+/1OuaJc1b5XPLzacnXn2oXU+vS0pp/fM0CAAAAAOCv&#10;RMIaAAAAAAAAAAAA76J/ZlnCGgBwBC9JUHlrc+v0Wvme3iK56K3Wf30yrOtHT7A5ZJO+8WedWp/L&#10;NtKWZu17LLzje+JreLOEtQPSvorm+EU9Ns6GYefstH/WKlPVLi8vh1btPz093Q07q0WkuS375bbW&#10;M81dp1rvo7MdngXLALNWWlqmpmW7TJvz3N7eDq32+Nb80+vfr982tkm2p95XUZY7tfy5ZLaW1rKy&#10;b7v89ToBAAAAAPB5Hf6rMgAAAAAAAAAAALyAP1gDAAAAAAAAAADgXfQ1NpQEBQCOYLVaDa3psmHF&#10;XHmxIsuUzU17THPl0VoWm1qe7aPbRNm9o3mLzydK1o28yWs9/8xzP5jbJ6JS34u0lv+e+zx8BFmy&#10;dHt/P7S6kpP98OysFgptlQe9uIzxp7Vdrk9ZunJ0fG33O3/Xq1x3Hq3H7Oq0X5dcZqudJT2zXcbn&#10;PDc3N0OrTvvw8LAbdlrtVpnQzmYoWbxd1JKpo/KgjddvmToPzpUEnVt+q19JUAAAAACAv65f/6oM&#10;AAAAAAAAAAAAR9I/sixhDQA4grmEtexrpqw0+hYzqS1pKrmlqUw7k5qV5hK23iJh7aD3NKeRqpY9&#10;+e5Kf6uvU/pHSzzmuhbLzDOa8drXb3y+x0xYm5s/lWkzIQk+srn9e+9zfiSsLUZnmL5/ua3XhLw8&#10;nJ72yWGZunYeaWynp/3E379/3w07uc7LclZbtI+5sv6LOCbzjF9efzvzTNgh5/RMUCvngkxQayWs&#10;Zd8obW1IWLu5i744w5f1mlq/sq1ym2V77ly17/seLbM2AQAAAAD4i9n/fwEGAAAAAAAAAACAV/AH&#10;awAAAAAAAAAAALyLvsiGkqAAwBFkKa/Z8l+t8a2+WOZRtcqXtV5r6vUb/cvJUnYvl9v0LWyj/F1W&#10;DB2qxzX7OqU/+042deKXzN+adjP3fMXUfvaS/e9Fn3+MH22MI3njzx+OZdko35zXgeY1Ifsa48/P&#10;+jKbnc22L2W5fajTlb5OOVeuVvWYOYuSwqVkdZYEXZ3Wac9P+/KhZ1FGdNU4/eT7yDKYpX/unH3I&#10;Ob01bb7mqORno2RoqyToz+soGRrnrDJta5n7KPPNXvtD7jNP73UZ63Sk6ygAAAAAAB+PhDUAAAAA&#10;AAAAAADeRf/4soQ1AOAYDkhW2dvcMufSaqbG77ncqTSc2l8TaM7yWYCMC3uF09OaMHRMi8b6LaNr&#10;M7y9Vl+n9Gffybpui5fM35p2HX3rxmc2l+A0lfazPSA5aH81zenJ1H421V+U8W/0+cOxzSWHNY/F&#10;meNgFfv/YtMneGXqV7bLKW0Rp+HT+I8S5pXrmWlqlxd9+/LycjfsXJzX1y/n4qn3+fBQk8v2NbfN&#10;5sansn1zO4+21ZCmdv9Ql/kQp8Gy/vf397thJ9utBLbWa2Xf6DMv7XhP+f6e0tYiYW20/NoNAAAA&#10;AMBfQPycDwAAAAAAAAAAAG/HH6wBAAAAAAAAAADwLvrCGkqCAgDH0CqzOFXSbOifKnm2b6m0nK7V&#10;nlpOq3+ur92u7/liGeUbj1QSdLVqlJk8gtXJ8/XLd1/Gtvo6pT/7sszmS+ZvTVsL0uWWfhw/lIqb&#10;LD83aPV1sqxdy77LT9vt82dBpuYv7SzZN1KmbeyT8BGVc+LccTIr55/d/+vxU0oKb6OveRpe19Kd&#10;eX4t5T8vLi52w062z8/Pd8Oz03qc5/zLxvueP2f8enwq23fqmtSSy18P56f1Sb1OrYcyoZ1Wyc8s&#10;CVpKhmbp0zx/lf5RGdJGe+o9P72XKAmalAQFAAAAAPhrkbAGAAAAAAAAAADAu+ifU5awBvDF1QSM&#10;8d8yl/5WX6f0v9X8vKWSRjPe/q/TSouaSoNZLvvPei4t5vQ0UstCmbYsp5PtMn5q+Tlt0Zp2av4i&#10;w2ByXZfb423Xt7B8ei9Tx1/pb/V1Sn/tG3/8h8+f0z7tnqvoi21dUnoyrafVnkrzaSWstebPfbo1&#10;frTOOX6YLftay5pbfqYZHdNmkZ8Lx9Xep2t/q69T+t9q/k8oD/qnc3I9TtJi0x/To+Moj/PhoFxO&#10;XFNOh5fK1LSSqtYpaWslia2T5/zLi7PdcDs699f1L/2t43zKYlPHl+tP6zrXaV2fcvllS2y39T1t&#10;Y54ybc6T56dyLspzZ46/vr7eDbMvp20lsLXef65TXmBLwtoykiylrgEAAAAAfF6f/H/BAAAAAAAA&#10;AAAA4LPwB2sAAAAAAAAAAAC8i76IhpKgAF9UKcuUl4Gsr1T6W32d0v9W8xf599V/wt9aN8psTYry&#10;XS8xV9Kr6aDxtRTXyVA+LSsDtsqLTZUc23f8VMnO0p4qb7Ya9ovRPFEKrrX8nL/0t9apk2XfjuUt&#10;lpnrfExPm3IR+0SUWnvqb/V1Sn/0bbM+2wvmz2mzEuBbuL+/H1rH01rmVHm90s7xrXaW1Gsta6r8&#10;Xmv8JjfqaV8WcKo0aL5W0ep77Bwaj1rjp/bfRn9rX9/OnfNbrznnhcdU+1is23e7KeVbc51yntLf&#10;6uuU/reav5jZpn9RpUxzfo6tYyrl9eXsrC/5WYad0yhZ/LffLnfDs+hbreq0ZVFzrzkyKi/am74m&#10;NNZ/GO4M59ftopYxPeZ5tpz/8jyU58Tb29vdMPuyXebbxkptlnFNHcqDLvI6kzW5B1Ofb7FuHhPt&#10;7do8/+Qys13mz8Xky5f+Vl+n8VkfZt/5G+8JAAAAAOBP4NdKAAAAAAAAAAAA3kX/TK+ENYAvqqQx&#10;fNTLQImeyL+v/th/a70YxWXsp5lalFoJHntopYUsI4FjteyXW5LMOjlPSZYZJZxFu0yb85ye1uSW&#10;1vi55ef4kry1ygiYSOPad/kpx89u9xdovSYf01t8/rnM0m71debGF1MJa6U9SlBrtHOeTFi7HsLA&#10;MmFtNO0wfy6z9fqPjX54qD3nW676JLhOngpyXZ7s25fH6SHr35y2bp8aW3jAMt9V2YBf+zw1eR2I&#10;ff1JXl+G/SaTNE9jn/x21e+rF2d1/Pl53X9LMtsikkLTsnH/sH5K7asmZn/Ur//oOjgMO6V/83jV&#10;fwvNc05s03Ium0pYe3jo3+vDus5//xDzD9tn8pzU2H6t+4uHie1Xxo/PLY1zxWh8iGS9l6nv68nE&#10;S7U15m967XoCAAAAAByHXysBAAAAAAAAAAB4F/1jxBLWAL6ofdMY/mxv8/fVc2lYJWVjnLYRGv3T&#10;yScvN5VAVtqtvk57fF3B87M+DW0qYa2kyOTrt9o5TyasFa11SpPjhzS1RaSttBLWUqsv5fhMrjqW&#10;udd/icn97wN6i/f/Vt5iXfP4mPvcWuNbfZkmlMq0OU+rnX2ZsPbzrt//N3X06LVKO4+T1vhDXn+0&#10;Lo35H/9jaHSG9qpPpdo50mc29zm1+nZa/dlXF/vBfZoVfRN57Df3v6nPv4j5F9t6TJwOwWXnF/U6&#10;+P3yamidnFxcXOyGeZ0cpbUt++VOXafKui7imj25rw7yml+X+zYJa0Wuf+s8m+9pLmHt+uZuaNX5&#10;7tZ1m5d5Onl+KhbL+l7LurTWqVMS3FJz+2bUYxo+v1mxzxzXvsv92sc/AAAAAPBx+LUSAAAAAAAA&#10;AACAd+EP1gAAAAAAAAAAAHgXfd0KJUEBvqi3Kkt0bG/z99WlFNdUSa3SPxrfmDbLgG7XtbzVU9Wu&#10;ifJYpZ3l6VIZf35+vht25uZvtVvzdC7Pn5cFy/Gt+XP5pX9q+a+1KPvntpYP+4rmSr59JMf8/D+j&#10;tzgW5j7/ufNX2sa5tFTVyzJ4OU8pr9cqA9pplfTM8n6lf2r+Ut4v+0avPzTXscyTRV3/xw08HnYa&#10;fa3P4ZDPprUdp2w/zbkqtuNXdMBnOlLmy/nzMx/ap3FtvTyr1+9yLc9rerYvhmlPT9ufz9O+GCUl&#10;c/8s7fE+W6ctn/sij6MjKsfV3Hkw1691flhH3+1t3b6l//ah9rVKio7KGEd50VLJM8uwjvXbZR0l&#10;V1sWUVI1q4Nuy3pH6fLxsTb0/3rxr5Cv+ytv8/kDAAAAABzKr5UAAAAAAAAAAAC8i/6ZYAlrAF/S&#10;8tOc/fdNjTjMOIVk2r7TdU6HYaeVNpLJHiWtrNXXKfO9NmFtvMz6Xk6fXvd42zfXr6W1Lee271PS&#10;2oS5+afGz63rS+S2PpZD9r8/21ts07eSyT7vZW77tMbPHh8v3OaLZX+22mREUCivO/X6rf7b29uh&#10;1Z5/lHxU0pQafZ0y34/b56ltKfvmxhdT26zVv29f50/YpV5k0179r2Pqg2qcv/OzftqXRvtUXdZi&#10;WG5eZ/OaUK7156t6p3BxeTa0Tk4uLy93w3HqWt5V9Fr79M6QvNY6jjqlvVzWe45jah0Xk+s6aB5L&#10;0Xd/X+ffDMvK95cJa6V9fVfPQ/f3kdA2nGvyNTcRdxbBdU3bZT/fYhHbL/ePsl6ZsLaNfWqUvNaQ&#10;0wIAAAAAfAF+FQUAAAAAAAAAAOBd+IM1AAAAAAAAAAAA3kVfw0JJUIAv6auXBN08PPSNVkmqR4uh&#10;lFeWj2q1hypRO9/Oa3mvUhZsOZTe66xWdeLVqp82q5CVvk5r/iw1VspStfo6pb/V1ynrP1Wyq9Xf&#10;Ki+W5kpizi2zZa4k6Jy55R9T7h98PbP78hH3j9cuazvz3Mrc8lvjs7xnkeX7Wu2p8oWlVN9tlARc&#10;b2L8MN9DOY8/Kq+f65Htfc8FL3nvvc/xLJCSoHWfG2lc8+fVZS1LecnN8+OgU/a/1fAVvDMq/3lx&#10;sRueX9Rr/rfLq6H1tHqj6+yo5Pcw3MTrt46vxeJt9tNS8jSPs1Y7t2+2y3vJvnV8VOWclcvM91dK&#10;gmZp4ru7en64W/ftLCM6Wta6b6+zNmiMf5IlQfNGuqx3Xf1upavS3+rrKAkKAAAAAHwxfhUFAAAA&#10;AAAAAADgXfTP9EpYA/iSlh8+zaFPuVhk2kUkhB1LK+GjU9JCyrDTSjbJvm/nMW1JODuJvgzmWPQp&#10;Kq2+zmJI7thmHM4ikz/61y3T7eRnOkybr59KgtGUTB75lZwut0XLvsvslGkPSVg7JBnnkHX5Mx3y&#10;nv5sn2WbvpWXfFZz2+yt9umn42ti+a3+uXVpjc91arWnxm+2/bI223r+eohrQSthrbSnEtZa86TW&#10;OqXm+GE9d55O5r8+D/7ZNnkd+YomPt+m2eOgbstyr5Ljc195akdSYF4yT0/763/ec3y7uBxaj+PP&#10;+okvzmoqWya01fnqOmUCWWk/f0fHNXWemDt/tOQ9RSsVsvX+7ocktc76oW7rMj4T2O4jje7hoR+f&#10;54fR+WO4Z8pb0lTWdRP3qbnGZbZWX2/P7TM1mYQ2AAAAAOCT8asmAAAAAAAAAAAA78IfrAEAAAAA&#10;AAAAAPAu+oISSoICfElfvSToxcXFbpglp7IUV2mXMl2d5vgoz5Ttp5KcUQar1Z4a3zJVqq44aPzw&#10;+WdFuzS3Lq3xc6+f9p52W0tyzWmt09z7OKZD3v++3nP9X+st3v9beYt1zfNDMfU6c69fxh/y+R/y&#10;nspyX7t/5fxzy2qt3+T2GYZZEnQdtfBKeb9WScDsy+WX9vX19W7YaY3P+VslRaeWvzjprxXbxce+&#10;tn71kqC5n+bn9/gf4+GUqf18KC+5XNXxo5KWw3K36/b+UyziPueyUf7z29XVbti5uurvYzpnZ2e7&#10;Yb6/3Fc3m6HU5dz7e6FyrOTr5zmxdX7I91/mz3Uu92kp58kyoa1tmcq0d3d3u2Enj+/7+759c1/H&#10;39/fD632+o3un4ZSr1P3VLOGGbMKfNPUeCVBAQAAAIBPxq+aAAAAAAAAAAAAvIv++VwJawAfWiuh&#10;o/PUzlSJmYSJtBxSYA4JLZtL0Ml1LSkUuc6tZJpc5nj5/bQRVvI4vi6rvFa+Zqs9tfyrIaVkanyZ&#10;PxNCmstf1nVaPeUCPY4/4LP4lbnUkENkcscRFwt8Msc6P72VzXAu3g6pZZ1jrXEmLOU1qSQoPTwM&#10;SVSPWu1MZXqIldqsh3WObTt1/Sta15/sy9cq/a3r0JTR6w9bcJOppam8brx+09S+MzffX1y9FZjY&#10;vi1xT9O6F8t9ZjXcDGXq2uXl5dCqaWSZSnY+pK51yvz3dze74b/K/e4ljnmvUsydp8p5Yh+ZxlaU&#10;Y6IzBOSNjvk8V9zc9Nst++7Wddry+a9nzlSj7bys7eWyP9fl+LuHevxXE8svCWsTy18MP/1sG+ch&#10;AAAAAIA/w6//Fw4AAAAAAAAAAAA4En+wBgAAAAAAAAAAwLvo60IoCQrwoU2VaXoqv3RAea5c1um2&#10;vdyiVd5pri+XX/pb83TKtDnPuN3PdzoqmTQ0HpVSaKentWRctkspz6mSnmdRKqtorcvU+hXLqOO1&#10;3WR5qPb7PtTU9nutQ0ppAX8tn6ckaD1nt0r6vUSex7PkYmlnGc5WuzVP5+aujN8NdnJ8a/6583vr&#10;mtPqS7nMUXuYbfT+Y1Gt5TbXL/uyPVOe9K8uqoNPiB2j4elWolUb9FH5fE6Hcu6d09PabpUEvYx2&#10;uT9aRknJ7Undv4u3uud4icPOU/32yX26ZbmIMsMxbXnf6/iYsjzo/f39bph9603f17m9vd0N8/ge&#10;zb/ul5/bN4+5p5KgqzjnxbqU97WNz2+klARNrW1xyCYFAAAAAHhDX/t/VQAAAAAAAAAAAODd9M/c&#10;SlgD+NCm0lRaKRitabMv26fD/LmcVntufDrk9UvaWaaeZRpaCRG5PIvUtPhT61bCWs7fSlhrvf6c&#10;1vtMo/HbTCv59Xz7mnv9l1ps3ma5x7b94qk98JUdK1UtZbpm65qWfa00tdH4iGi6vu3TlKYSlkp7&#10;lNAUCW6t5beuqa11npLzl1UtSU6dTKNqLWvU13qt7Pvq5+pWwlVa9J/vIUlsq0hT2wz3F1Of+fmq&#10;/1wvLy93w06mrZ2f9fdC3y5rX1mnKXP7Wvbte091iExYWzQS6uLwe/yPX79+2dcXsU1b96ejVMd4&#10;/XJ85vGd43/+/LkbPjzc7Yadu7vavr1vHP95n1jWf5QqHMfqMJw8zsr8o88pN1CR4wEAAAAA/jwT&#10;v3YCAAAAAAAAAADAcfmDNQAAAAAAAAAAAN5FXyNCSVCAD22qzFIpRdQq0zRlFeWBFtuhwNCizj+3&#10;rLnxWZ6zlFeaKvnZKtk5ag/r+v3b+W7YaZVHa/V1Sv/c+Kn31OpvT1vLQ41f6dfbal9z2/yl5suS&#10;fQxKgsLX9RYlQQ8pXXjI+fdh3V8BHsq19VGW/GyVBB2VBxymzdfMkoKlP8e31i+veaP2sC3XMUuW&#10;BH1c2NB4oYlr7ZcxVxJ0sGyUtpxyGuUhy/4xLklZ969SPjRL3p6f1/un09N+/O/frnbDzuq0Lr/c&#10;v02VUW+VxMz2sUqCzpUBnda//txevIly6NvYvuW95vuYO//k9r+/v98N85jO47e07+7q+Pt1tvv1&#10;Gh3TUb706fjKvlj/9v4X45/MbSEAAAAAgPfx619gAQAAAAAAAAAA4Ej6R24lrAF8aJl2kckLT8kW&#10;mcbQSkgZ9eW0/fzLSIPJZIlW2kQruSX7Li8vh1btn0xQG9rZN3qtIQLs4iwS1iJtYy5tpjU+lf5c&#10;/1c75rIGU+v/Erl2mWLykUlYg+N7i+Syt3BYwtJ+MhVq7vw/Nz6342I1tCPpKF+rlZCVCWythLXr&#10;6+uhVftb83RyuS2bIZnpYR3TZVpT65qQ77+0oy+3zzGvVZ/S0+ce2/SA/beVvDbevsNnHQlhLXkf&#10;tRp9Vv3wt6t6T3V2Xu+/yv3bxcXFbtjJ1NzW/je3z73EVMJaa/uMe3K7P7cd3v+mrv5IudfIbT53&#10;/KeyfbYTCYslTe3utk9i69zcZbsfP05djHdY1mUqYe3p/f96Ozyu4TAEAAAAAPhzzf2aCQAAAAAA&#10;AAAAAEfRP5IrYQ3gQ8u0jEwweWpPJVzEtFXtWy76+VaL6MtkjkYCWisNLRMorq6uhlbtn0pQa80/&#10;apeUiub7GG+Ll2glg7TSNKbWr+V1a9T22vc5ZTGs7RBk92FtZrY5cLivnLD20nPq3Pl/sezTqEqS&#10;05TmdfxRuSZlX6YtlfHZd39fE5pKeyqBbT2s2CYT4Iavgzvldae2T7l+x3bIa/pbpG19KtuaRlbt&#10;v03yU/mV5cydRu4/i2iX5K+L8/pK52f1/qzcv+V93NnZ2dAaf9ZFa/99rUMS1tJm33Paor7nNBG8&#10;9kvjc0K/3lPnibKt7u7r8Xt7ezu0HttD/+19XZNMYFsP88fmeZT/0dj/WusSCXAAAAAAAH+mPX/V&#10;BQAAAAAAAAAAgNfxB2sAAAAAAAAAAAC8i75GhJKgAB/buP7P/oZSQFmeaBXlg87P+2H2tcp/np7W&#10;MkOt8bn8LB9V+nP8VLvI8lInm769iZJmo1JRjfn37euMXmswNW3RGr+JrmGVd+bKwu2rtZ4vFdVf&#10;T5bD+n30kqAvKdMF/FopCfpRS4OWUoCjkoBHOhceck1IrfF5/j9ZDNuynFwf5WvNXV/K8vN1Wu2p&#10;kp+lJGiWDB21h0U9PNTPvPR1SknHvOY+vujQeFTWf+I9tbbP19IoyTi7SWL/HoZjz8s3LrOMa9hu&#10;+89tav8ppURXy7rM01VdVrl/u7i42A072T4fbhrznjDLhOa++BovLQna0ioTWkr3dlr7bPbNlSTP&#10;/b+s9yJuqraN8qPruFEclfdd9+/vfl3HX9/eDa2uv9++Dw9xzK/r/Nv1r9f16bhVEhQAAAAA+CDa&#10;v4sDAAAAAAAAAADAkfWP2UpYA3iREqIwSlh5C1OpFSUtIRIeFpF2UZIvMgHjNJIfvp33yQ8RsDGa&#10;di5hrbX8VoLMVMJMSbEoqS6dUbLF0B9hNc00sNZr7uMl87XSOPLzXyzr9ikJa5lqlqlrpb/V13nq&#10;jzSOl8yffemzJKw9NLY5b2Rbj+WTxXBctvo6pb/V13nB/MuYdpPTcnRPCWuj80fd/tth+7f6OqW/&#10;1dd57fyPe8Du/79Fwlpes+YSlqbaRZ7/tyX5Ki5aq5K61hn6MyErt/9TqmjEcs1dE3La7VNCU01d&#10;2kQaUwlu+nlTx2faU0nIeojUp/b1ub6nQ66jZVvlNSe337vdUx0i98myr476huGUxj6d26/2jXur&#10;Or5o7Yc7m/7zy32qlca2imMuz7+rRX+vd3pa1yQT1i4vL0fDTqbqbtZ9wt9L1f2ivr88/lvbYl5j&#10;q0bq2dzx3fqAp/f5fv7RfW7ewA6ezhOPxq/f9+cx/fOmJqyV4/Lmrm7nm7tIYLsfjts4Zkfvv6zX&#10;C+59j6p1THVKf/YBAAAAAH9pjV9wAQAAAAAAAAAA4Pj8wRoAAAAAAAAAAADvoq8HoSQo8EWtGqV+&#10;WqbK/7RKMm42tZRWS7P8UJYhapUkitfPkp+lVGeW7Gy1s/xZVif6fjGMj/I7o2mHdquvU7ZLbp/7&#10;+1+XhGqXXKpa45dRZjNNl2U6jpesaypjcy1zjtLf6uu8xfxvLT+Tuc9n389vM5Q5e6mpzymPlSKn&#10;Le1WX6e13Llzykv22VKm71Ct9dvE66+WfSm3PH89Hm3DsFPOC62+x/fyVNYrzh+tUl8HlP9qlY9U&#10;GvRt5V7S2v6tvk7pnyrp+dr5P3NZuNE2HYad0t/q65T+t5u/377X17e7YWcb9TdbJUHvHuo1vVzf&#10;H6LMaJYMfbxYD40qR5dzzahMdat8avQ9PNSSh+X8OXWd2WT51V8opRf309gncz9tlqnMNz0z/xH3&#10;81ZJ1Vb51VHfNu5Znz7Wuk6nZ/U6WUqBfr+sZUKzJOhv3692w7z2jEt69hajkpVhmC/PCa3r2Gst&#10;H6/UeztgXymTvrakbb7jRZQvLcda3mff3tfj4/a2P67LsHN/V4/VcnxvRvt0Xdny/SLv8/OYevos&#10;8jPJ9vL5PVXbxP7/dFzk/jGxrwAAAAAAfwnxayEAAAAAAAAAAAC8nf6RWglrwBeVKRO/MkoDaRil&#10;SURwQ+kfJZBkGkEjLaSVYLZa1YXm+FbCWqZdlPlG89eXOrk67ddlmet0gFzvYvRe99RaTqemVLTH&#10;72sqoaP1uq1ps29qWcVL3v+clyZszcn94limPsuiNX5untznHz+BYThvbrlzn+Wc1vz7pjZ25l6/&#10;NX7uPc3JhLWStvS4hYfhYVrnxX3PqZ25d1JTduox9drkGuDxOIpLSqaNletXXnPuH+rx9zAkr+X4&#10;vOZdR7JT8RDj55LNyvktz3PrTABryGmf0qDmzu15ozbygnNhJkSV5hFT095Evv+8Z3lq175FJGyd&#10;n/f3mhfn9T4z7z9//9YnrK1iM56d1v8o9xx5z7mN1y8JxQ+5g46u/4drzX1IwtpyZp/NT/pYCWup&#10;dc3PYy6Pxbu7Pm2tDDvZLsfyj9s4phqphPma2xzfWJfRtM1t9YLPr3VMdT76cQUAAAAAHOx1vwAD&#10;AAAAAAAAAADAnvzBGgAAAAAAAAAAAO+ir9ugJCjwRc2V7ysl+bL0XatMX/Zl9aLNti/VM1X6r5Q6&#10;zJJK2S7lk7LM51xJ0Nb8Oc8qSiouhlo7ZdiZe39z41vli15r/RCv31j8IeuX5qYt7VZfpzX/W5Tv&#10;fBjKsB1b7ivHcsjn35p23Nfvl+fn57vhlJxnfpm/1lrW1PKby23sE6m1z7T6OqW/+ToTDpl2MxxM&#10;eUzNlT9O+057yNMRo3Pt03rV85OSoPB6y0X73F/OOXlOWscxWa5vWZIwp/37P/7YDbNvXL6wb4/L&#10;hMYLDEZ9Wcd8RnNZjZKHjyfKofGv9j1bxXSfsCToYlk//9E2K5/LcO+6kx/F8LZPo+ZnXnN+u7rc&#10;DS+G0qGdq8t6/b64uNgNT2Oe3D/Kvc7oPmr/6p2Pnn9+rTLVU9fJZm9eIAf5KvlJl0nfqiRoaec9&#10;fetYu7+/3w07rZKg//HPn7thZzP6+Pvx+Zmkp3VZ1c8316893/PPZNowrZKgAAAAAPBlHPILIgAA&#10;AAAAAAAAALxY/0ishDXgizptJG+0EjpGEQQN20ij2EYcQEkeyASCknrWKclpmaDWSkjLhKlcVklZ&#10;yGVm8kLr9Zfbun6bdU1hOJbcfs20k8b45jZ/VPrv7+v23czMP9Uusq+Vhtaaf2qZ2S7eImGt9TrH&#10;kPvFW5p6ndnXH9I0phLWWvt3qz31OnncFXn8lHbrmOo8jY9cljwXtF51al2K1viptJNibp8cjR+G&#10;nUWkpBQfMWFtI1UFjmryPLTtj9Ycv4mzRjmXjM8z9Qj/8bNPbspz1joi2kqC1t26pobmNXM9JECN&#10;lh8Ja63z27y6ftthWdPL2fdsldPl+elznKsmE9ZKO69jcc9YLEZXkuri9Pk967erPlWtU9qXZ3lP&#10;OzQelXV5iNccf1Zz2/f559dKWJvSPCr+5IS1VO458vicu2cYHYtD8z//uO4bj+4f6mddktkyoa0c&#10;s2OxBTIBsXleef6ZTCvT5lbNNgAAAADwV3PIL4gAAAAAAAAAAADwYv5gDQAAAAAAAAAAgHfR121Q&#10;EhT4ohaNUp+t8jpZ8q9lEXXsVjHpaviPLI+U7VKSMMuAtsoPtkoXdlrrmuWTSntcUqmaK1/Zmm9q&#10;WUUus/X6rVJFU+WLSlmlh6FM2L9qLX+qXUytSzE3zyHLP5bW53wMb7Guh2i9r+bxF8fE46c2DOu0&#10;OU+r3Vpmpxx3U/OX1z2k5O55lMdqjc/5S7u1zE5pt/bTTvn8pvbJ1vi0qG/rlw4qEzoM97Fvqba3&#10;Kq8GX9X4nFDbi6FMeus8lLI09+ORPAzrcvOc9RAlQVslB7N9N9QszPlzfOtc1jy/5Xm48XzWplEO&#10;ftoh07bP1R9P+z3lvWyRZeSftnWjTGhnsenv//Ke9vKi3r9elZKgF7VMaN4Tl/mW8fnd3d0NrceX&#10;nbkW7F2memK6mcXP2g5L+LOuWeVYzWM27y/KRf/6pm7Tcsx1bm9vR8NOtu+HUr7bOKZHTtvfVZ77&#10;Kx5TAAAAAMBLHPJrIQAAAAAAAAAAALxY//ithDXgq3oY0sAm0kRKMsEq0jhaaUiZSvH96nJotRPW&#10;Mi2tpkm0/364pFnk+EwTKe3sy4SzklKSaSXZ3i77tIVNJKxsH2JZj//XafXtDM3NIpYZ0z71xywP&#10;2z6hoVOmzWXm/CVNo5Xw0sn3Xezb12ktd2raYm48vzb1WRat8bnPjoJxhh2k1dcp/aOEnThWN0NK&#10;SM6f05b+ZUSRLSNC8WnaWOa3OL6XQ38ev5nWVtpTCW6lPXX8z2keC7F5t9s4MH9h39SazvNPb5qE&#10;NfhzbCMhK+9fFsO5bu48PUq6iv8o57I89zxEkm25P8nUtIeHek9wN6Sp5jn/58+fQ6tbbv9arfuc&#10;Tuucl+f0sqp5Tj1u2lpdlw8tP8D4rFsJa6u8Pxy276LRtzOkdeVyTuP6dn7e3/NeRMLatyF1rXN5&#10;2d8/n8Z1NPeVp4vRaP3ray2e+mOdGlrpyp1Y6t7GS+qX8FbXrLKtc59P5biduudYLPvtv4ntdx/b&#10;omzrqYS1knZ3f1eP2XUjbe9LHlMAAAAAwIsc8msiAAAAAAAAAAAAvJg/WAMAAAAAAAAAAOBd9PUg&#10;lAQFvqhSkq5Vhq9TSnaeDqUzO6WvU6aNWU6+X9Xyn62SgFlqq7SzpFKrPVX+p4yfKo9V+kfjoxTQ&#10;eij/tY6iRouoZfRUvrPOPirpWabNkp45f+lv9XVK/yb6xrWUhvWKkkaPb3povIOZsmhzZdOOJfeJ&#10;Y3qL9Z9b17nXbI3fxP7b7S1Pnkp15vERB+NTf6vv0VAStL3MR6XUWPbFtKV83jJKYl2ePj/Wp8pz&#10;lf6pkqBl/iwjnNuntfwcX/pH80QdzvW6L/+1iZJqdUnzYrZf2ne6aXX9gdfoD8ZFlANulQRNcXZs&#10;KmU6O8vT5/Nn+cane5Y4Z+Y9S2lm3/XPWpKw9E+VFC3th1GZwudntTwnbg84vxxW6vADy+t0bIu2&#10;3Ja9UTnn0fWjX1aWm85pyzUpy+RfXdZ2KQma17y8Pm6HMvOLbX4Orc+69rXe3dR9ynLPe61c5niO&#10;fszoNvaI9r0XbN0n7AzH93biSv90fMY9Vx5rN/d9SdC7LAka015fX++GX/KYAgAAAABexC+EAAAA&#10;AAAAAAAAvIv+8VcJa8AXdXnWJztkQlGmOZSUh7NVTVVrJT/E7CfnpzVZYLvpUwjGCSLP29mXCQql&#10;nQkirfHZl2kHpT16zUg7uRu65xIOcvlz8rWO5oDXn08LCaPkrkFr/lFCxfPxo7SWQ9b1r6j1/mc+&#10;k1ECSMP2kH3qrfaVX6rrlwktq5JmFK/TSlObSkgr7UyjyfFlvkx9zOWX/tHyI+6mpiXWvl+fCcYk&#10;rMFnMxyMw71JJxPWWjaNs0LrPqSzGO6VWuepzlN/3HNMLat4eKjn1/VDP/7urk966tze1gS2kgaV&#10;90x5+ShpspPX6eH+KG6TZv2lEqKa2yU2YBk/sfnOz/rPf7R913n97tt5zbq4uBhatX16Vrfpt6vf&#10;htajp4S13WAvo2mH+ac+/9cmrG1iv39LrfuENHVMlXZ+D1gs62dRjtVcZt7Tl+MrE9bu1rX9H//x&#10;H0MrxGvte1xJXQMAAACAr8OvgQAAAAAAAAAAALyL/jlXCWvAR5epB1PtItI8lkOKw3kjFa2zGk6D&#10;mfaQaUathLVMHihpBdttTeraRtrAZkgxeYi0j2yXBLSptIfyWjc3N7vhvyrJBzl/K60tx68jG2K7&#10;KtvF3y/Dy9VjbpVxPq+PFtvJc1Iq54dWKmSntHP+1aoe/yVtJtd/Ku2tJcLaqk3tnJu/jG2dszql&#10;ne8PeI3+mFqe1PuQRRz/2z3vBVqpa1O2B6QlbeP+pMjT6HaIaMpzRt5TlQSom7tIXbur92dl2tF9&#10;2Cgj6/m65nmstEfntnh/D+X815inM3dObMn3+lEst+11Ku9vm/tUJKyVc3peZ/L+++mee1m30/fv&#10;vw+tLoGtH5+pbLms9dPnWxP4cpuXaUv68XO5L/Sa17mna+ejbX3990pYO6Z9j/nOcPiN3nP68ePH&#10;bnhzX7f/zc3zNMRNK9340XK41i/jO9fTMdUZtu/cMdW6j9gp7U/4OQEAAADAX9X+v1ACAAAAAAAA&#10;AADAK/iDNQAAAAAAAAAAAN5FXw9BSVDgo8vyLVnepVEeJsvHlVJDZ1FyKMsHXZ71pfJaJYM6pT9L&#10;UpUynp1SqqmU/uxsojxo6d/c1/JB95u+ZNXOMOm6NB6tHv+v2JSyQ1E956nv0WLTr1/OX/o6pX/c&#10;F2/mtJQK9PfL8HL1mMxSaYtGebGXyHNalrd6Oj9NnL/K+S9LrsXok/OLvn8RJ7jWsvL1R8sfSuHl&#10;PK3yb1PqXG1luXPLAfbVH0urbZREjHuK/csD1unq3G0vKQma91yrPGkN8pwQp5yn+7NSGrST5T8f&#10;1v18WWZ9XF60b99v6j1V65zbuk/srIfyhaP3HONntc51h8z/TqZKgpbtMirz3NiWretMp1xrsu/b&#10;xeXQqqVAr66udsPO2Vm9PpWljl5/tE37/lG17izv2bhmz5YEDZu4f//MDioTGtPe3fXlP/OYu72t&#10;x+L1UKq3TNeZLXkbx9Kmcc/RMvrMP8kxBQAAAABf1f6/RgIAAAAAAAAAAMAr9I+XSlgDPrjFRJpF&#10;SWHIBKBWOxM6MrmhJASlUXLHkNaxeagJEZmw9jR+lBBQ2yXhbPsQyxz6dobmNlPTtrFOw1tZRl8r&#10;YW2bERCx+Kf+6BvFGp2eDY3n2+FjmUlg4K8tj4mPKI7JqeSZ18hzVp6fSnucIFOV+XL+POVdXpaE&#10;yTp/nl9bCZVnZ+WcUcePEthiVZ7Wa0gd+ldl/FRaSunfRoIl8Br9Mbcanafmzllx/mkfqk82e95L&#10;lCS1fayWddpVSWCLc8Ym28O9WN6TjdrDG7i+vt4NO/frSIO66dOgMgEq7/ma59pVPT+W91WSoCZN&#10;nLObJs6PH1G5luR2WsT5/6n/gPd/PiQhd87P+/b3SFi7uqoJbOX6FJe80WtlGnJV94/9U1Gnjpl6&#10;LfzIljPbP4+pOZmwVo7Lh0jVu7+r7XJc3d72SWudPNZKMlt8ZXpcaF3+7HFVzO1fn+iYAgAAAIC/&#10;uj1/9QMAAAAAAAAAAIDX8QdrAAAAAAAAAAAAvIu+HoKSoMAHt4ySc1kK6qnkZ5aky/J3w7RTxV/W&#10;d335pyxflOWjSv92/bwvjfqifFUp/1lKd3a2WZ+z9I/q6MXfEpf+mD/LDz5N2+rrlP5R3zDsPG2r&#10;GP+hxPvi6/pUJUGHxs5x9t88v+W55un81OhLec5MpZJdjm+dX8+i5F0pydYp7Vy/yyjfViwnXr/I&#10;dW6VV144D8BRlFKA42Nq7vh6fv6dKg06XxK0n/H5WWosF98qXzh1zmqVMmydHx/WtS9Lft7d9SUJ&#10;b6NMYatkYZ6n1rm2Q8nCqdKFh5yfi9Y8H9fzfalVJnr8nqJd7nW39TNZLOv1pVxrri4udsPO1ag8&#10;aN8+P6+lq1eNj2K97u/9e3Wd6ycxt82njpm6rh/ZXEnQdEh50NVpf/3Pzzcv6ffD8ZMlQVvtu/jO&#10;df9Q94VmKeF8L611HdWHBQAAAAA+Gr/gAQAAAAAAAAAA8C76x1AlrAEf3CKekM8EtdKeStt4SnNo&#10;pKZ1Wglro6f1B4t4qr/5WpGqlmFoT0s6ICFtEQkN29IfoWxz848SHkp/K3XtE3mL1Co+k9h/P7g8&#10;1I8lz3lpnFLTa/WNE3zi+CkpJovn83TKfKenNWEt2+enfYpNrt/VeU2+eUpoO6tpNzn/spGWkslF&#10;m22fxrLYxjp/wvMXfBSthLW8vrbPX8/PP+0zRqdxTGfXvmmZcZwv4pzwtN6L/ZOs8vapyHPWJs6Z&#10;5aVKklonE9ZKe5S6Fmlt90P0XKautc7JU8o5N8/Z49TJ41jmOXXGVFpcU3mvo2tONb4W9Ubbp3xY&#10;+fnHtiyXqvz8Li7q9eX7kLB2dXW5G3ZyfLkmPdzXVK/HdzgMQ1wTR9efWfvvl3+mTFjLc8F2z3ut&#10;qdS1p88lxi/iWC378tzxdf9Q1+nvP66H1uPuUVY795k8Psrr5vrFvlL2v0OOSQAAAADgbR3wCzQA&#10;AAAAAAAAAAC8nD9YAwAAAAAAAAAA4F30dRGUBAU+ulF5mXa75amUUpaMGZXC+fX8RVbMa75+lASN&#10;SjbdC7yPme0wadsqlvXxHFK+ir+iz/P39W9REnRU/iq99LgvSknQLImWrzUsP895WYptNZSKy77T&#10;bA/lPy8uapnQy8taqq2UFC1l2p7r12WzjvJtSoLCi5Xyn4so6pnX1zcpCfqS83cc57WIcKfv3wyl&#10;N6eMS/7Vacv7y3NWtktJxJx/va73SaVk4e1tPSdl+cIft32Z+SwJmvM/lac/5Jz+2vN8w3uWBG3e&#10;p0eZyFZ5xrznXub1adOPyHny+nFx1re/ffu2G3ayPOj5+bA3je59G9viL1sStH9fq9i++f73LQn6&#10;uFWGYT2m0uh70nJ8BHfy88vyoKX9dGvy6D/++WNoPY4fZst51tF++q6X+1wc32W9WvscAAAAAPDn&#10;OOAXaAAAAAAAAAAAAHi5/jFTCWvAX1V5in7iafrlkBzRTIAImfbQkmEf69G0w98Fzyx/av2e+icT&#10;iGY0l5tpEYckR/x5Mg0kk2H4i3s6sD7239fn8T9KE5o57Pc2dX4oDjq/xLH0ykOpzD91/izJN+er&#10;mrByfn4+tGry2tlZn7TWORtS2TolGGVx0qcW7UhYgxdrJ6wNjQmbA05k20Ya14sS1uI8tTr5dRpW&#10;My0pUm9Pto11inNWnr9K2lr2ZZpbSUsbJTzFKv3zuk9eK0lQnfv7ev4q8+X8owTgIt/TS+//fuGt&#10;EtZa14L9U7uqvDYtYlssn/bFuv5PScqPFsOMeZ357dvV0OquOf215vKqjs9lPb1urMBXSlib83Qo&#10;NI6pTh6pRe4TpT21T5RjOY+5n3f1WLkbDrZMOBylHZZjrXVMdcq6NPZTAAAAAODPcfgvyAAAAAAA&#10;AAAAAPAC/mANAAAAAAAAAACAd9HXQ1ASFPjoWiWfphxS6mUoL9MqWdNplTdKpWpQVK8ZlwQtZamy&#10;fE6WtHvqj0I6m1hYmXZZS+bNzj8q1TP0j/pi/qy79IGNyldlqaZhW22jplnp65T+Vl/H/B98/qG5&#10;iP03j7XW8Ze7dJ2/H3beev43KQmaDjm/lfNmnj+jWWoBxuafPedl+b3Szr7T5fOSaLnMUia0czqU&#10;/8zybZdntX161m/Li/NcZpTSe9rWcX44wFt8PPCRlWP9oNLacYKbOyfWY7JqH505XU7ROKY3z0sC&#10;j68Jddqn/on7uNJ+iHNWa3z2nSx+XeZxE9vy+ra/57pfRxnDu7uhVdvZt36o61/KW25jmaV0feeQ&#10;8py/kuf80bZufX6xKeaU83teE7K8Y7tU469f/3EBQ6Muv5T+7GRJ0M1Dv6+U0q6d71eXQ6uWBP33&#10;f//33XBntP/07enjox+fa5lrX8bkW85jZX8HbPQD1M89Vqpx/DSPqUdzb6VVErQpjqnW8ZfWi1om&#10;/G74fG9+3OyGnR/XP4dWLQ/6kCV3Y198chrfqV4itkluv3eTr/8Sf8Y6AwAAAMCEV/7aBQAAAAAA&#10;AAAAAPvpH2OVsAbwIiWtYDaBYupp/NLf6uuU/rea/1Oq678c3tcm3lPp65T+Vl/H/B99/n6YaTB5&#10;rLWOv9a07zn/V7eINJxM2SkyQaWk4JSktU4msK1W/bTnQ9Ja5yzS1q7OrnbD84v2/CV5Z72uuS/Z&#10;Xg55Ma1Ul5GpiJx4r8XiSAlI8JbynHaIuXPi3uI8P3tPM9K/8DIirDZxfJb+9zwn56Zcnvbnn0z9&#10;umukrZUkqM7dXR1/f9efn9aRKru+r+3t8NV9OpWq336tvpTr9/hfw7DzfNrWa41SUWN8nl/3Nvqs&#10;h9fPjZrrNOofjO4fclm9TEsr4//2t7/thp1vVxdD6+Tk+7c+jW21itcckpg75f0t85pQkpQf3W/7&#10;z3I+Ye35dh6r41vz5/4/Nrfc59unffw87+v8Gfc6mZZX1mobu9nNXT2W/vhxvRve3NQEtrv4/J5S&#10;YScS7NoJhnN9uU2fb9/DzH1+xb7TTRilVr92nQEAAADgdV75axcAAAAAAAAAAADsxx+sAQAAAAAA&#10;AAAA8C76eghKggIAcEylJGijNOjOUEpuESW/svxXaV6c1ZKfp6d1/MXZeT+8qCXdTqN8aClVl+UL&#10;s0zpYih7Nipd2ippGuXRsvzdaigfln2bRplQ4K+sHvOrp3NVLbO3ifGlpOT9fa1pWMqEdm5KSdAo&#10;rXn9s5Y83JaSjXGaGZdefn5OWixqmeR9jc+TdVlFlvFO43X5hUPKEG7r+b+tLque62tflgQtrs7P&#10;htZj+7K/jnR++96Xmc5rSm697VBKdRs1KbM653p4X9vlr9/fYlOvU2PP+xdZPnfw8pKgvanP7yPK&#10;7V/2xdzP7jf1s7i5vu+HUSb0NkruPjz07duH+PyiPOi2lAQd7fO5TRvbN7dloyTtYVqf336f6U5j&#10;Xxkp66okKAAAAAAfyAG/gAEAAAAAAAAAAMDL9Y+PSlgDAOCVMo3nKQVlSKXZyQSe0s40k1G7H392&#10;WjNWMoHt7KzvPzuraTklda1T+jN1Lec/HdJUNrF+23VNY2mlBY0S4Fb9uo4S1h6klcDXUs8Ty+Fc&#10;VdIbO3nOKNZxarm/71OhOvd3/fmjJEF1flzXtKj1MON9JETltOVUNpWQVtalldrVKcFd4/N4fa1i&#10;nalleZ7M8/evHJLq9AYJa8tImLo4r8v//u1yN/z27dtu2LmM60sr4ethW7d/WYHJALTB1PZv+eoJ&#10;a8vGvjy65sam2Kz7/7h7qMfU9U1NMCzH2j9+/NwNO5lWuCkJa6Nrf2ObTu7nr92u++4X+073KPcf&#10;CWsAAAAAfEAH/NoFAAAAAAAAAAAAL+cP1gAAAAAAAAAAAHgXfT0DJUEBAHilcSm54fYyy2tledA5&#10;Q1m9xXC7ujMqtdcPT09rSbcsCXp+3rcvLi52w06WB70cph2Vz4tVbZXCa8qZVNeCL6Ye/5uhnVVA&#10;85xYSnJu4pyWJYlLScPsu71/Xv7z5q6WPLwdlTzsp83509O6ZB3EsFj159IsaZrKuTLLMI7O75Ol&#10;Ev/FbBnC2ICz5TPrsrLUZ9EqCbqNkpGrVS05fXnRl//8dlWvGd8vr4ZWd03px2eZ19wW66E86Hbm&#10;/SkJur/66dT9byQ+v8Wy339zutu7WrK1lAT9+x8/dsPOel2Pr1Jq934d2ydvA8pmHx3gjXV6sX33&#10;i/33HyVBAQAAAPjoDvi1CwAAAAAAAAAAAF6uf05UwhoAAMfUSkNpmUzl6ZM/FpEGtG1EmGWCUaat&#10;nZ31ySuX5zUtJ9N0fv/2fTdcRoRLji8pOqMAtU1NaylpR5lmdBrzA19BPUGUhLVxOuPz58NaqWs7&#10;i5JwVsc/xCmvnHNub2tC2M3NzdB6bN/2aWtluk4mSD0lTw1JUjt5/l30569Rwtqyjq/r1X7mbZS8&#10;djSt12qnQu2bsLbY5OdTrYaXOj+v15FvVzVh7WpoZ2rnqsz06H7db//JALTBYQlrzxe2fP6WBvst&#10;9zMlrJ3G/ln25Ye4t8jjZ3Xap6bm8bOJ7Vfmv46Ewru7mlB4fXO7G/64ud4NO9s8AMvrjlLd6us/&#10;HV9z2/eAz7/9mR4yf4OENQAAAAA+kFf+2gUAAAAAAAAAAAD76R85lbAGAMBrtVLVMsEnlBSUTENp&#10;yTScTSQXPaWZxGtm2klJSztb1bScDDMqCWuZynZ+3ie0dM7O+/lXizpTpqmVFKP1uqa1nMWygK8g&#10;znlDGlkmrMUpoykTopbDuWq5rOeRbcSWPQzJSA+R+pQJUTd3fULUXSSw3d/Xdjl/3Q9JbHtpJKwt&#10;hiS2Tp6/1400s9drPV/X3qj7Jqydjs7pNY2uXEsyYS6vCd+/Xe6G37592w07ZzG+Jpe116+QsLa/&#10;TFgr+28mrKXFcNyMUwvrvlpsY5vePtTj4+ePPlntZySs5fF1H2mvRe4rNWGtH0z60xLWhs8934aE&#10;NQAAAAD+ZC/9tQsAAAAAAAAAAAAO4g/WAAAAAAAAAAAAeBd9wQIlQQEAeK0s1dUo9TlX/nNeLV/V&#10;LAmaLz88ljH1mpfnF7vh6Wl9fuPbRV/yrXNxUcbX8nzLqC729PpRJmwxUwoO+Kupx38pRZglQbP8&#10;YNHo2lmUZ8miDGfOX85lm3jm7Ok89KiU/7y7q2Uub2/7MqGdh1LG+O55mdDO/VB+Ofty+U8lQeNE&#10;mOUXc74iKpqGOs9xPX/9UfnM4QKxHNVsrPMshnN5vo+8flxenO2G37/35aQ7l5dRRvqyHz9n0d4o&#10;Ta0pp0uC7ueAl/9Qnva/+Exy/9xEu8jyteW4Wi7qNb3s8537+76dx8yoPRw35TjqlDK9nbouuR6H&#10;bOw9j4sXlxR9fnwoCQoAAADAn+2tfi0GAAAAAAAAAACAkf6RTwlrAAC8gUxDacmElMf/GBrVIhJ8&#10;WjLNKJNnRssdbCNhZDVEsGWC2tWQutYpyTmXlzV17eysJuiUZKFMXVvf1TQW4KvpzzmLjHpsPB+W&#10;CWujNLOhmeeubYmKfLRa9Seb01VN9TpZ1fHrdX8uvLu72w07mRBVEtjWd/WcWebp3D48T5BqpY0t&#10;G6lVndY590MlrBWRipXXp9Xw08h63U6gK9v/27dvu2Hn6lu9Zvz++5C8lp9/ftiD0e4xo7X5vlLC&#10;Wm7/cq0un8O/ui8JgrFP575Wr9n1Oj461obP6m7dTii8ubkZDTt3wzGTxnvhIRt7z+PitQlrUtUA&#10;AAAA+EAO+bULAAAAAAAAAAAAXswfrAEAAAAAAAAAAPAu+hoFSoICAPAhTTxfUe5eZ8pbjcun1WlL&#10;qbGouHdyGvU9S/nP8/Nafu/q6mpo1fKhp6d1AYtNlCJrrNdcedRRecChVNncPMBH8bqv1NuZ8oG1&#10;uuT+z5y1yj/e/qhlDrP8Zyl/2Coj2lk/vb/2658N58Q8jzXbedLN89vQznNeq8zoIZZR/rMp6nMe&#10;UqqzyOX/+3/522747VstI311NZQJfVTe1/1tLdma5StLycssPf1wXz+L4iuVBH2tbWNfzX1yeVqv&#10;+atl3e5Ffj6lFOioTOh9PX5+3lzvhlP7f7GIdZq/vu9/rO877UZJUAAAAAA+kEN+AQMAAAAAAAAA&#10;AIAX6x/plLAGAMCHNPF8xdzd65AiMpdGs93WBJVM2Fmu+tvkTLu5vKzJOd8u+vbZWU1oOY/2cljY&#10;VFpQab82QQj4KF53LM8lrBU1ae1flXNlJDxlmtlg+1DPeZkgdXfXJ3/d3tRUtUyTKmls95vn57HO&#10;atknhE2tXzkXttap8xbnwtmEtbB45ef3/bJPmLv61g8737/XhLVyLdmu6zrl9i/bZ7mM7RPXp0LC&#10;2v5aCWu5zVeres1eDPtvbv9MSCtpg5k6mAmF//jxczd8iKTVHF+WJWENAAAAAKpDfgEDAAAAAAAA&#10;AACAF/MHawAAAAAAAAAAALyLvgaBkqAAAHxI+XxF61mLKG81d0cbpbBOh7J0WfJrE6XCSim25TJK&#10;fp6fD62Tk4uLvuzb+Wkd/9v3Wgru7LRffpYcS6UsWZbBy/JgpSxZrh/wcS33LGl5SEnG6fKfzz2V&#10;FM3axo0FnK360oedPL+U8oV3d7WM4c1dLQl6c3OzG97d1vF369reDq+V57FFnD9rqcXWebzOn+fE&#10;tylf2F7mS0ptZhnR1bD9Ly/rdSJLgl5dXe2GpxPXhM2mbstiWT7TsJxY/319pZKgLQ+NMqyd1aov&#10;2ToqyRrKfpnHzDpKzv7jj74k6N1DltSt7VJKdLL0beNYbZcMba/fvr765w8AAADAx/K6X7sAAAAA&#10;AAAAAABgT/3zlRLWAAD4SLbDcxVDEtpeRne0v06hOX1KMKupNqM0s9KOBJVlJOOU5LSzVV2/TFi7&#10;vOjTWi4vL3fDTqattdJaRslEQ1vCGnwOf3rC2p7Tni37c9OUkv7Yub2v58fb2z5t7fbmeWpU5+ft&#10;3dCqnlLfHtXzWz1njhOknp/r14//d3ztc+pcwlr53Jbl2rRTl7V56Nf14qwm2JVUtc63b/214Gri&#10;mlBsh3TPToblFRLWXmcqYW2x6D+LTFgb75/9dl+exHU8Rl8Px8rtfT0Orq9rQmE5fh6GJMNOXt83&#10;6+HDjvNI3nNUz4+TQ0hYAwAAAOAjed2vXQAAAAAAAAAAALAnf7AGAAAAAAAAAADAu+gLAigJCgDA&#10;R9IsCRrtcve6mCmPNrrLrdOOS331stRaKdlZhp1sn2z69iLKt11e1PX7dtWXB/3+/ftu2GmVBx0t&#10;s0FJUPgcSknJLOPYLtPZPub3LdU3Xfrz+bmiNe0iSlpm+cPSznPj+qEu82Fo397VkoZZPvTvf/zY&#10;DbMv5y/9WSb0ZCjD2CnnxHz9LNncen9pc0j56NfIkqBx/VkO728Vb+/0tJYHLef/b5e1TOjl1fnQ&#10;qtOO3v9DLblaHFYS9Pm+tmlc+z6q7QHPVy723C5z19wpZbOtYp22y7otF6d9qd2bOD5ubm6GVm3f&#10;xfgsqVtKhW7i+Fmtfl2+d+zX26qcC5QEBQAAAOAjeadfdQEAAAAAAAAAAPjq+ucrJawBAPChlOcq&#10;8vmKaLfuXltpa5N3uf20mWazimik0p9pLJkctH0Y2pEAtFzW8ZcXfTLKt2/fdsNOtkvaTkkV6rTS&#10;3F6aBgO8r1Xr9NNMM2of0++VsBahkOPz33AuytS1XEBJe1zH6m9iWf/8eb0bPgxJUZ3bm7uh1SVL&#10;9e2HiTdaXjdffpww2djA4W0S1uaWWdfpdNhWmbqZn/XZWX9NuLqoSZuja8KQtpapbOv7uv0KCWtt&#10;+yaspdb1NfuWjfGjBLxon1/1n+VdpApmglrZ/+/v6/5xe3s7tGoCW86zjATCeb/eVq1zgbQ1AAAA&#10;AP5sb/GrLgAAAAAAAAAAADzjD9YAAAAAAAAAAAB4F30RACVBAQD4UMpzFfl8xcyzFs072qkyYX3/&#10;uCRoqz5WnT/L0z2V7FzX8neni9ou5clKGbjO1dXV0Do5+f79+25YSoN2shTfuBQe8NG1SoK2bKP0&#10;cGqX53u+0FZpv0NkycM8/y0a5QcXcc59OudF6c1trPR6qBWaJUGvb2tJy1L+8O6uvqcss7wZTuDb&#10;KKmZ69faFun1JUFfMn9dp/L5j0uCVuX8fh4lP/Oa8O17fy04P+9Lg3YW2+fvWUnQtpeUBE2LF1xz&#10;c1suTvtr/aZxzHRKO/f5Uga0c33dHx9ZJjSPpSeTJ4BfbyslQQEAAAD4iF7yqywAAAAAAAAAAAAc&#10;rH+mUsIaAAAfSnmu4pXPV4zucmuCSknuyQSUlkyzyTSS1XAbncusuTknJ/f3fUpKLv8q0tR+/71P&#10;WCtJa53TSN5prddrE2SAt7NsnEoyTK0mHLXPOfNpR/3xnwlnef6p58pWX6fvX61q6mOeZ0qq4+jc&#10;E7FMpT+T2DK16WzVJ4M9RILU3V1NiCppUreRunZ3Fwls9/18m02dZ7Vqv9avvDhpbTvMt+fr7ORH&#10;ub7fDRbRmdtqMewMZ/GeLi5qmlpJW7u8qJ/P2VnMPyx2PmEtV+q5r56w1rq2duqW3l9uy4chYXCx&#10;quuc+29pZ3rq9W2/z3RufvzcDX/G8XF9fT20wuSB8OttVWaTqgYAAADAR/LCX3MBAAAAAAAAAADg&#10;MP3zlRLWAPjQPtPfV++X8PAxvMF2bSVXzKV5zI2PtJaR1nyvfa2WiTSOlsVy/206lfLxzAGv/yFN&#10;bPOScJZafZlG8nqxrD331WX05RzZX6xv+1S1nSFNZRkJK5nAVHaVi4uLvvHo999q2tq3b992w+W2&#10;rvM2kofWw3GRqTK5/U4b65f73PaAfRV4mTzmX59sVBaWC8qzUulv9XVa879OvtLpsk8GywCoPOeU&#10;c9ZtnCczQer6uu+/v6+pU5tYWNl+s9fOSFhrXVPS+DPZ95w4Md3DcK9yWhe6iNyu7XY4f68zQa4u&#10;63JI4Lw6rwlrv//WXwc6JaHrdFWXn/vXeljuNq6Z+f7L/clnSlj7TDab4Zocn+kyrrOlHZf0k4dh&#10;ns7mof8w1zH+P//zH0OrHjc3d/X4yPuY1Wmf1pevmbdPZf84OYss2NwVyqJafZ3Sn2/gRQ6Zv74X&#10;AAAAAP6a/AIEAAAAAAAAAADAu/AHawAAAAAAAAAAALyLPthfSVAAPrTP9PfVry2V857eYLvOlW98&#10;61JUH7HU1Vz5sjmfqXRjq3zr1Gcy91kthu121JKgDbPr0R7fKjW3vY/3vxzKbuXnt63jF8P7Ozur&#10;5d9+u+pLwnWuLvtSod+H4TNPy6rbZ7mp+9p2pmyXkqDAMZVz4lQZzlLKM0t+3t3dDa1a8vD+oZ67&#10;bm7q+FIqcR11Clslo8dlMGtJztI/VVJ0E6VEf21iurLcOLfmujyVdC6lQzvlOvfoYigFen7el3bs&#10;/O17LQl6fta/lzLsjN7rsC2yJGheH7bDejv3H1P9/Mp+Va7tndHnU/a/2M9y/91u+v7s+zmUye3c&#10;3vbHzc+b2pfH0nYon5slQXNf3Qzrul3WdRqV/9xb7l+hvu0ZE/M32VcBAAAA/ur8AgQAAAAAAAAA&#10;AMC76J+plLAGwIf2mf6++pDkgL+g16aJNSxemAYylaLyphppLyORtrG3l8zzZ5l7/+lF7+uIx9ee&#10;r58JKS0ltWZnSDjZac2X22dISFusalrOt4uarFPSdv799992w87p6ZDa9uh0VZYfy4zknvV6SPMJ&#10;+V42L9r+AG01YaqeWzLt6SlhKq7N60jlfHjoz1kP6zr+H//4Y2h1/f20t6PzXG0/JYvl66/qObP1&#10;+mn/hLUp/fx5zzI655aEtfs4N0fq5nLVz5fn+UxYuzjv+y8vaipnJnSWK0m+v1GC19AvYe2Y6rau&#10;271u8/z8i0xYS4uT/vPNzy/vL54S1n5e74ad6+vavrnr96ucf/T6Q7LaaD9/vnpjM0mtL3PIMu2r&#10;AAAAAH91fgECAAAAAAAAAADgXfiDNQAAAAAAAAAAAN5FXwRASVAAPrTP9PfVb1E+5/NolT+akmWL&#10;fiVLiqW5+WeX3xp/wPo3Sz2Vkl/72Pe19txOn8IB2/fJW73/l6xLQ+4H21FJ0KFAW65/7h9Df67G&#10;2WktD1rKwv3bb993w87l5eXQqmXh8vhYP9wNrcfFD+X10mjaYQhwDKX8ZJ4TV1HyuPSPz5n1/Fja&#10;m+j75z9rycO7+74k4k2U1Ly9vR1ataRoWsT942IouTnl1SVBy+1flgTN+5eh/Of2oX8fO3l9GMpL&#10;5nl6VCb64mI3/HbVDztXl3X8+VD+dBtlHLMkaGkrCXpM+fn1tlHmNT3t68vnx0Rnueiv6dm3WNby&#10;sGX/vrmp1/kfP34Orcf2dX8s3N3FfUDuX0NJ0JM8DupLPSr9dZ9pvL0jiOXPsq8CAAAA/NX5BQgA&#10;AAAAAAAAAIB30T9TKWENgA/N31cfz/Nkg2Wkcbyn2QS0FzhomWXaSLNImXJRtPpGFr9+/Zcs8y22&#10;02eyXr9NFtjsZ9nQ/ixyOTPnqpx/U/a/2rcsCSiPSjLR98uappMJa799v9oNSxJbJxP+SppOzXLp&#10;ll/X7+GL71fAcbXOj3nOKefcuXNvJqzd30f7KWHqZjfsZMLa3V0//m5dz4O5TqW9HJLI9nFQ6trD&#10;cC+VCWaN2Rebek3L9VsMcVa5fU5jU52f92lqmbD27Vu9JlwM43Ob5/IzbY1jqdu3qtt5bpOPjo/l&#10;89TURUlqfVQ+v/uynz3K/f/nzz6N8Pq6phLeDqmEnU3Z785i/89DcTu87mJmpct0AAAAAHAEfm0C&#10;AAAAAAAAAADgXfiDNQAAAAAAAAAAAN5FXwRASVAAPjR/X308tdTPW5QC3cyVb5wpBdYqFbadq6k0&#10;scyXlHzMeVrzN8dHScfFqCRoWe+6/+b4UuppPE/u6/38WRIqP786bauv8/z133r+8Uf16/m327It&#10;W8usHoYycL3n499aq8zdlDyktqWUXM4fpeCexFsa7QrDdvl2ESXfLvuSYZ3vV992w4uLWh5uFcsq&#10;6517T+6/SoICxzR3rmxdU1NzfFz/Htb98u+jzGGWRLy97fvv7u52w87tQ5ZE7M+pi2WeFX/toJKg&#10;98MFIEo7j07qw/tbNstIPo5u9a/rReX0tF+XyzjnX0V50Kurvkz0+Vl9f7lNy+dzyDWNOXVblm29&#10;3WbJ1+fbPz+T0T4/7Gvje77n+982+rJketnvr69rydw/fv4cWnX8ZpWvOQw75a20+jqlX0lQAAAA&#10;AI7Ir00AAAAAAAAAAAC8i/45SQlrAHAkH/1vwWtaR0lYa6Z6vFCmPbTSUrJvuey3VWu6TunPNJDW&#10;tGU5nRxf2lPLL6bGt+afaheLZSZoDds30jJaCWv5mbTS1P5KCWuZPFL6W31p/fA2t6lzKTOt8c2+&#10;SOAZJawN047maaQajsZHmk7ZLhfn57th5yyScy4v++S1i4uaunZ2ejq0uv2m3z9b6wxwbM3z48z5&#10;p3VNHV1bR9e/3jrOo5nAeXfbt29uasLU9V1NYCvJbJl6lbajaKn9bHKW1nLz/Zf3NboPqPMsh+5t&#10;XlMf8p6qn+DitJ7zy3Wg8+1bn7p5dVmvGatV3X5P14RNppbyOvWzXJX9ZxHX8dhByrEw2mfCopXm&#10;19j/8z4p95/NsPy7u/r5/vjxY2idnPy87Y+Lmzgm8o6kLLXV16n9E2+gpTWphDYAAAAAgl+LAAAA&#10;AAAAAAAAeBf+YA0AAAAAAAAAAIB30Yf0KwkKAMeRpW4OqJrzfmpRn1Wp3xjlqY6pVd6rVb5zqqRn&#10;keNTa/7WsnKZU+2iNX5+nth+UQqqbOup+fdd/mZcZ/NDa63/VEm4fcvHjd7+EUtJldd67fqN1fUr&#10;n1t+fjl/aW+iPNs2yr+V+c5O6zKzvFspD5ol4c7Paqm4cizk62fJ3lwWwGuVc1rrPDdl7pq9iTKb&#10;T+NXz8+znfu7/vw2Kgl6fT20Tk5uH/qSoPf39TyYXlISNC2GUp2jc360n0zcc5WSoGmzfl6+8zRK&#10;R2ZJ6O/fv++GpTRo5yyvCcPrKgn6Np6uqHkfGPcsT9f82M3Gx0c/IvtWp7W8a92v6jLzOr4c2lkm&#10;9+fPn0OrHgv/+c8/dsPORHXcX4uZpsqbPmmNVxIUAAAAgODXIgAAAAAAAAAAAN5F/8yjhDUA3tJM&#10;wsakYb7lAQkArYSnKZmCUczN3xo/Tks4YGVb22Xfvk5rXWf76nu+GNIYltva10o7afV1Sntqm7XG&#10;Z7sst9WXppKg5pY/N/5oCVORpjFOW5v43A40l1DzUq1t/VqtY+rFno6l469n52jrGmkhmWzyEnXv&#10;7PTrd3/fpwJ1cv8taTmjhJX4TEs7+3L+o35WAG9hUc9vrWth6zr2sKkJane39Zx8d3e3G/5xXVOn&#10;8vxaktdG59nT5+fX9UM9d67znD8krL1U3ou1bIdrwnZdp8t1LWlqmbD222+/Da3H/os+rStTOx/u&#10;b4dW+/o1Smgb3n9+DjlPrstXtBy2S26FQ+7eNntuv+0B90StryR//89/Dq2Tk+u7+vmXBLZMYh3d&#10;PwzJhvk9ZxPTnqxOh0ZovaWphLUy7SEbDQAAAIBPb/9fuwAAAAAAAAAAAOAV/MEaAAAAAAAAAAAA&#10;76IP3lcSFIBjmStfOFPypllSaP02JYfeonxRltkrVXMWUf5mG+Ujlyd9qalN9sW0pX81TNfJaZ/6&#10;6+iT00UtybNd9p9F9j0uYRienJwPL5XbodXOvqnygkWWJ2zN32pPjS+OOT4drdTmJy0JOrVdXuNN&#10;1nVU0+p4z1q8zbq+YP1y/2ms0lRJ0MVwLE/t/6X9Fp8zwHvI8oflnJ3ntLwnKe28D7uP8p2lfGUp&#10;fdi5ue/LhHZub/tzbZZEzMtPed2s3DkqrdwqiXiAuZKgT2K6vI6V+6/Ly8vdsPP9+/eh9di+vNgN&#10;L87jPnFT76/zfRete758zTe5jn5Sq8a2OGzr9Nt3E/tcy/Qyy2cV+8eifn7F7W0tA3pzczO0Tk5+&#10;/uxL5d7c1X0iP9963NVljm7Phv8YrX/rvcyVBE12LwAAAIC/vIlfiwAAAAAAAAAAAOC4+ucYJawB&#10;cCyZNtFK9om+VvJPqy8T1v4MhyRIjNZ/iEvK1LRMQ2slpOW0JSEtE9bGzf4/lmd1npy29Gdfhi2s&#10;huiC5UQSWHkv+Z5a7ezLhLUix6ep/qKMf2mCx9zyW2kir/WZEtY+jVGEx8e2XL4uYWesP5du85za&#10;MLd/TI2fOz4APpJyLstz1ygBbDj/5vhMQNsM9zx3t/WeMhMsf9z0yWuZwHZ/X+8TyrJG5864qdou&#10;n9//vF5d//K6q4iiGr2/oX12drYbdr59+za0HttXffLa71fnu2En7//K8vOake1RmtxgtC2+uFbC&#10;2py5OebS1tK27Bd579m4f8rPLNPWyn7/86b23d3VBMKHIdlvEd8pHnegodHtK317tJe09o/JhLVG&#10;/76pgwAAAAB8WhO/FgEAAAAAAAAAAMBx9Y88SlgD4FhekDDQfAI/LN/oCftNK2GrsS6ZRtBqLyIj&#10;IZMtynpnAkirPUoIaSw/U8tyfGv+Vru1zM5UslpRps150lT/a8ylRbVMzTO3rOOt/8T+KWHtON4o&#10;Ye0t9t+WRaYmzr7k831pObGerf1i377Oe71/gPfQSlhrtddxmn14qGlrJW3qj+ufu2Hn+rqdNtWy&#10;GBLWNq2kqBerK1vu6U5j+bn+T/e0kXp1eVET1q4u+/vTf/veJ611zs/q/WW5f81rRi6/pNLmNs17&#10;zq9oCELeye8CL9Ga+6CEtT2nPV3V7ymZNFz2/0wYzP3/9r7f/x8mbnlPyv6/+/9FrFRpSlgDAAAA&#10;IHztXxgBAAAAAAAAAAB4N/5gDQAAAAAAAAAAgHfRB/MrCQrAW5oqadjqb05b+1old+ZK2x0yvlXq&#10;qFVms1OmzXmuzn49vrWsqeUXWRI0tZafZsdPlbL8hallFZvNr5d5SHnLMm1uk7mSh3Pj0+lpXz7s&#10;o5ta/6/jbd7/e23XZdTpOqS8177ymNwe8CzKS45/gPc0Or/teX0f3acs6v1T655rHSUHH+77dimN&#10;2BmXR+zbtw+1jOLo9fcsBfrSkqFlvfP95T3XNsp3FsvTi6F1cnJx1s/3799r3+VFLQ95edmXCs3t&#10;c39/P7SUBG0ZlQQd2rlFmlfZiXLx7d7npu8j9rumL4fSuf+q7Eul9Gfn+ufN0Do5+XkzlAy9fb5P&#10;dJan/b40Xos8FofhaAvN7D9KggIAAAD85X3tXxgBAAAAAAAAAAB4N/1zjhLWAHhLc0lGk+P7J+sX&#10;+YB9JBOUlIeptIfW+HRx0adMTM1f2q2+TmmvIhfhdFWXVRKMcvmt15oaX+Rrpn3TRo7pLZY/t8yp&#10;91/k/HPLyvFTyXWv8Wdsn5dq7Wuv9Tbr+jbv/y2sMk1kxmbP7Z8JJql8fvk5ZsJa6/Md9W3bywX4&#10;yPI8NkoYG64/eR1aRJpUuZeYuqfYDGmYec69u6tpUzc3fdrUz9val+PXm/2uVS9NWGud00fX3Ejz&#10;fBLzLJf9tvq3i/PdsPPtqiasffv2bTfM9Nncvq0E3dY6fSWfMWEt1zA/v9LOz/n2rqaplYTBkrTW&#10;ybS17bBfj9ciVvapeUC6sYQ1AAAAgL+8l/1aCgAAAAAAAAAAAAfyB2sAAAAAAAAAAAC8iz6YX0lQ&#10;AI6lVRKwUXKmU9pTJYUWQ9mc0yhzlJWUWuWdWu3Wa3YuLy93w6nXn5u/tJdRsuZ0KLnUWc6UR5x6&#10;3X21yi/u29fJbVUcMn+rv7XMlyrbZ2o7Ta3Xr+Q8r93+LS9YpVkveZ/7OOZnVbRKhr1evP9RfeDX&#10;eYvPf3HyujKzrTKhcyVB01xJ0FRKFgN8VNuHh6EV16yJct7lXDm6zjdKgua5MactJUGnxt/f9+UP&#10;S2nEznWUTPzxs/b/yktLgj7dYGTpz7iOLxrX9G1ekzd9+dJvp3X7ZUnQ79+/74alXH4n7xPKtnir&#10;e5LPaK4kaMtmoiRoy7Zxz/PaK/dq4t5gM6x57v9Z5baUv/1x3ZfG7fy8qSVxr4dSueP1i9d6aioJ&#10;CgAAAEA193saAAAAAAAAAAAAHEX/nKOENWCnf4p5ua1/y7qJJ7tL/759ndL/kmV2Nu2HwDmSTAY7&#10;lk2mAQ1P6WdCQ6u9irSMfLK/hFBcnJ33jUerSFsq0+b82S7Lz9fM5ee0rxL779myLr8krE2lUeyb&#10;UvHS1Kq55c+9/7k0jbnl57ZuaY2fm+ej2/MjPci++8mh8rg4lndNWCvXilZfp/S3+h4tF0PKxwvn&#10;H/UfSSthLc3tC5mwVkzNszwg5QXgz7AeUp06p6f9OXsxDP9Vuf6MznmL5/eHOT4TLEv/MhLIVuU6&#10;8Wi97dPebn7e7oadm9va/q9//8duuM1UqRkHpa2V62uGbua6nvVpaXkf9RAJdSf3/bqeRSzY1WW9&#10;v/7tt992w6urq92wczYsM42u89t2Auj+6rosh+S4z/Tdr5WwNismzFnK255czHD/UZLQevFZPPW3&#10;+jp9/3kcP6P9v2z4VZ1nuaz718Mw7fV17P93sf//5x+7YQYAbloJa6N7qly/wWgD5Hv5KJ5vUwAA&#10;AABervELEQAAAAAAAAAAAByfP1gDAAAAAAAAAADgXfTB/EqCwpc1Kgk5lChZRC2WbdQ6Kf379nVK&#10;/0uW2SllRcYlc974b21nSq415TyHlNnbs/zhXJnEyTJxzf76ma+297vhdlRf6Ll8/VZJzxzfauc8&#10;rZKd2Zfzr4bLVJYEnVv+IeuXpXBeJ46jl+w/wJ7y+CrHcquvU/pbfZ1jzQ/AX8XoLB/lC7dDScZx&#10;39B49PO6v6f+cXO9G3Z+/PgxtGp5zrwPXa5qecZyLz9VWnv7VHK+vn4uqxh/J6jTPpXv3NR739Mo&#10;/3hxcbEbfvv2bTfs/HZ1ObRqSdZc/nZTS47Gop6U0viTosx22a45x1yZ7I8kvsruLb7yPs2ffWPl&#10;BXKCfNHS3+rr9P3L+M7SKmOa+/TjTjc06meRpcdz2v/8x8/dMMuEXv+8GVqP37ke+uMjy/Q+flEb&#10;Go+y/0keC+3j4tcaO2X2Pd88476WUUnTWKf8TQUAAACAvbV+wQEAAAAAAAAAAICj658flLAGX1Ym&#10;rC1GT2R/DNvhNPVmCWuzT/7PPGbdGj+RjPBhDKlqndNVv66j/SDeU2nPJaTlPCWhoVP6c3wrAS37&#10;Wq9/Ovr8n2vNMyXHTybTvcJbLBMAgI8l06bW6/7+7+d1TZj647pPnerc3vb9maA2uidtRDu10ta2&#10;y1YSVfv+dzuKy+qXtYiEtZzn/LxPM766utoNO98iYa2MP41F5j3voiw/krBaCWs5vmWc8FXf63Ty&#10;GPvpP4vV6COZ+Sxi/37a/vGZ5Gd1c9t/v7y+q98zf/ysaYN1/48VyH122Sf45Ve+TPB7mcb3x5nv&#10;lGNz08b2e3pbv96mAAAAAIwd8msNAAAAAAAAAAAAvJg/WAMAAAAAAAAAAOBd9Bn8SoLCl5WlID+y&#10;cUnQIyqldhpldHaG/qkyk63+zbqW2jmaqTKj5fVzPRrrlOuZn/nZWX/6z/I+WZ7z9LQvz9IqA9op&#10;y83lZymh1vaZm781zyLLx4RW+c3smxuf63IsrdcEAOCvJUsmLoeShnf3URLxppYHvb7uyyPe3d3t&#10;hp11fGcoJUHzPvjhoZZELP3b/E7Uumdu9I2s22UWy71+lvbPkqDl/v7itH4nyO8H64f+fc2VBJ1S&#10;5lMS9K30n8VblQQt094+1H365/XN0Hps/+zL42bJ0NH32+E72WifWse0w/p3e8r+4liZs/dvDTld&#10;rP/Tdv31NgUAAABg7IBfcAAAAAAAAAAAAODl+scTJazBl/XlE9ZekoY1k1yw2DxPWJtNO5hQ5ssE&#10;hlxWSQjLpLBWGtoo1Sw25cUwaYwezV/a2Zev33pfZ2dnQ2tea/7R8svHM/E5lTSzqVS1VtpZ9r1F&#10;whoAAH99eZe5WvXJZOtIjbpb1/bNTZ82VZLWOre3NYFt/dBPu4mlNu9jp74TDffPc/fpmbDWWn5J&#10;V+5cXUba2rdvu+Fvkbp2fn4+tE5O7u9qmlZxSNraU8La6JnKuv4S1l6r3/5vlbC2XPXf/zax/9/c&#10;133tx89+v//5s+4nN/c1bfBxZ9wNcvfeNn+nOGRHOOB73qsT1n69LQEAAABoO+AXHAAAAAAAAAAA&#10;AHg5f7AGAAAAAAAAAADAu+jz9JUEBT649yxdOldGcqTRn9V3SimeZkmeR63xrWlHJT1jfCnVmeV7&#10;snxn6c/5T2Pxy2HSZZQfyvnLfFPrP7ldXqG1zParVy9dj6n3BQAAvzK+++zvuRcT5ebv7+93w5ub&#10;Wgbxx00tD1pKhj481DKKWaZw7l73qVRo3Nu2St9nycbR95ihVGiu/8V5LfNfSoL+7Xs/7Fxc1JKh&#10;m3X//lKWBC2mSoOWtR6Pre9FSdDX6rfsVEnQcSnW5+ZKgpb5c59bx+d3O5T//PHHz92wk+Vx7+76&#10;8bl/Llf7f+ib2W+LxcT7bM7+620yoiQoAAAAwIsc8AsMAAAAAAAAAAAAvFz/HKGENeCD+7MT1lI7&#10;Aaz2raK9WPbt1aImoD2+maFR+xf1YfXRtNtF/74vz692w53G/MuITTtbnQ+t2p/LXCxi/aJdHJI6&#10;1toWo+SGI9nOLPMjJaVJbQMA+Fo2Q9zUYpn33M/vCe/v10Orpqp1Stra7e3tbthZb+p9drnnzvvs&#10;0X14I2Et09LKukzepw8Ja+m0RDE/uvp2uRv+dlUT1i4v63eO06eE5rr81yasbdxTH1G/ZeNr5Ojz&#10;mUtYK/IzyXnKbrUcJXXXY+Fh+C6f+/ePnzVhraSt3T/UBMK57+Tp1QlrxWgx+22THQlrAAAAAC9y&#10;wC8wAAAAAAAAAAAA8HL984MS1uAL++h/t9o/rZwJa5lm9lrNtLRMJhjarb6UfWdDKlqnJJhlwlmm&#10;oZ0uz3bD7Mtpy2PwF2d9qsFOPBq/2A6fX/QtTyKubehv9U3JbTK3fVoOSVibW1ax31SHO+TJ/X3t&#10;+54AAPiLGOKSR/eWy3pPWO4PF3FPfn9/P7ROTn7e9mlrd3c1YerHj5pAVe6vM3VtdM9dXjfuQ/Oe&#10;tLS3kZqWntZ7U5PWFnEHfn7Rf2f5dllTny+Gvk5JXsvUrlbC2pRW8pqEtWPqt+/oa2B8Z33cMYbG&#10;r40T1qrtkDCY+/xq+J7bKfvfel0TBq/vYv//+XM3zAS26+GY6JV13f+3i9nUtRy95/ufXOTz3RcA&#10;AACAPXz0v1QBAAAAAAAAAADgL8IfrAEAAAAAAAAAAPAu+kB7JUHhC/vof7fal/9YZcmboczmMZSy&#10;JFkyZ7ms26S0s2+1qqV0ynyrqANycVrHl6o7U/OfnvblP7OvtfycP5XyPVOlLefGl+VvYnxO25qv&#10;ta2yL0u9zMn5fuVs2E6d1jpNvb9Dpj2Wfd8TAAB/DavT890w74PX2/r9pdwzn6766Tp5T1pKgd7c&#10;15Kg//W//ufQqtM+rOsyR/fcrfvbuCd9uj9d1Xvqlm1851rE+pfvLJcXdf3Pz2v7v/zt96FVHVIe&#10;VEnQ9zHazq8sCToylMRNi+hbNL4zZknc6+u+/O31XS0J+ve//31oPa7e02z7rWdntiToyJ7LzUU2&#10;DjkAAAAADrP/rz0AAAAAAAAAAADwCv3zgRLW4FPI5K1fOSRBapPJZTP2TY5qvv7cOk2O79dvFa+9&#10;jKf9i6l1m1vnVkJYKw1tKgGttBfLuv7fInmgPMWey2+91tT44pDUsjmb0eKfvxYAALC/7QueBayp&#10;UY8aCVc/b2+G1snJ7W2fPHV9XROoSipbZ9OIe8qvTE/fzxbxOsuatrYYEqwzYS2/ny2HdT0/q/OU&#10;1LXO/+bf/rYb5vek01V9g0/fr7b1O01+Z2x9f2x9J+J1Wkl2h5hKWHv6TWH0PTf3r+fz5Wde5t/E&#10;QfH//a//v6FV09hG+3ymAa76/Su/xz/+1zCs025z/591yLQAAAAAvIRfYAAAAAAAAAAAAHgX/mAN&#10;AAAAAAAAAACAd9Hn7SsJCp9Dq4THTKmUuVIqzfKdrzRX8qNpYvxiqGWzzJIfQ8maTnmtLP+R7db4&#10;dHV1tRvmOreWlX1Z6uZpfKzTUJFk57VlV97aVFkXAABgPy8pCZpa82fJw+u75yVBb25qydD79cNu&#10;OPrONao52tsMPwHtZMnGxzGd0fzx+sWq1AZ9dHZavxP9l7/92254fl6XeXF+PrS670/9fNt1XeZm&#10;269zp7zu3HdXXuetSoLOfn5D/yJK325OannY0p+lbf/4+WNoPe7rd/2+kvt8qyTu+Dv985KkD5tD&#10;3v/rjmkAAAAA5vkFBgAAAAAAAAAAgHfRP2YoYQ0+h8ZT7uVp5ZHom3tKfTkkmE2ZTUZraM1zyNPy&#10;o2mH5LLTWGammZWEs0w9Oz2tT1OX/kxIy+V/+/ZtaFU5vszX6us039c2nhZvfGa5fUpywtR2Lv35&#10;/o6rsf4f0OZzrCYAAEyaS2LLULTV8mxonZw8PPQJUz9va8LUz58/h1aXPNWnTZXpnln0r7seJazV&#10;7xeLoX+b3102sayn7yr1O8uwyJ1/+/1vu+HV1cVu2Pn92/eh9fj97KyfOBPWRus6fH9qfrfiaN4q&#10;/bt8blPfadfDfrOMHTzC1p76t5Hgdx9paPf397vhH9d1n8/9/+6235fy9ZeRAFh+H3h4aP/2MUoe&#10;fJFfH9cAAAAAtPlVBQAAAAAAAAAAgHfhD9YAAAAAAAAAAAB4F33uvZKg8Jc1V1YlS4IuosTLa6zX&#10;tSRmMVVGs/RPjS/tb+dRsqYxf5bMbLWzrzV/yvFFq69T+hcndTtmKRIlQY9DSVAAAD67uZKgabmq&#10;JUGLLKOZ5UF//LjeDa+v+2Env5Nth3v+MtyJkqDN7wRDmc6d8l0lvjs+9T26urrcDb9/r2VA//33&#10;34bWycn5+XnfiGWWMo87SoK+i7cqCVq+U7e+53Za33Vb38mzJGjWnH0YyoOO9/kfQ+ux/0ffn/vU&#10;YlXnL9+lG1/Nd5QEBQAAAPhz+FUFAAAAAAAAAACAd9E/RihhDT6F1hPnzWSuqSenS388GZ8PMWfa&#10;WtF6zbkn31tPS2eS2VwC2mjaofn0VP6j5aK+v/JaOU+2y/hcp2znk98vMZWM9lksP8nqS1gDAOCv&#10;qpW8lt8zlqf9d6Xl4nQ37GSa1M+fP3fDTJ26vqvjH9b9d57tNl5nUb9/dRlTO/E9adQexi82kdoW&#10;63c6fGnLhLV/+622r66udsNMpZ5N4IppeX+HpLGV79/5ObY+3/xMW78Z5D65zu/sw0+XmRp4c1PT&#10;1v75s9/vs2/9UNfl6fVX9fiZc1jq2vPjFwAAAIB5flUBAAAAAAAAAADgXfiDNQAAAAAAAAAAAN5F&#10;n3GvJCh8DnNlOfYdH6U/z+LPVkuJjqnymaU913d5eTm0an+rDGhnriToU3WQfrCXXJdjaZWpSTk+&#10;26112bevU/pfW7p0ipKgAADw52qVBH14eBhaJyenp30pw9Xp+W7Yye8cd3d3u2EpDdr5cXM7tB7H&#10;3/fLuosyiSfbuMHeDqUW8ztJfCdblHaZ7lGWBy3fLy8uLnbDzu/f+jKgnW/fvu2GZ6exzMb3n9H3&#10;KCVB/1SHlAQtn+XUd+bSP1US9EmUBL3PfaFRyjOPj5+3fSnQ6+vr3bBzc90fE52naZd1+XOUBAUA&#10;AAB4e35VAQAAAAAAAAAA4F30jwxKWIPPofXEcjyZXJ5SzqeVW+1lJKxdLGt7ueiXP044e97OvtZr&#10;ZsJa0Zqn86tldkp7+xBP8J/8+pTVerJ76mnvfN1fmZq/yPGbWP+WfH9Fqy/Nvf5LSVgDAIDXaaVR&#10;zX0nSK2EtUxYLt8VFsuaNJXfY8p3hfv7+92wc3PTp051boaEtX/e1FSqh4dIMFvnd61BrlJ5/Uw9&#10;W9dlLYbvZ5mafXV+NrRqwtq3q5rAdnZWxxej9yxh7U91SMJaSd6b+k7b6m99v91E6t8m9+9F387l&#10;5PwlQe32tqYK/riu7dKfqWypLD+19772+xsfLAAAAADsy68qAAAAAAAAAAAAvAt/sAYAAAAAAAAA&#10;AMC72OXZL/8P//cDsv7/XJtGVD98NFly85hapTSyFExpZymWVqnNZSzm8rT+x1xJ0LLc1vhct9Z6&#10;tvrS3Pi5kiRzJTNfW1LzkPm3sX0+uo9eErRVCjRXebHtt/V2EeWDhr5O6W/1dY41/0n0jZW1zTcy&#10;egfDsNXXeYv5AQA4prcoCZpa30WWp/U732rRlwrdnNTSnve3tfzhzUNfKvQ//vljN+zc3ddp16U8&#10;aJTkzPvHxfBS27w530RJ0PI9MuY5PavrV0qC/u17P+xcXNTyoOW74HpTS5ou4jv1/luSYzmkJGgp&#10;5bqIL5dln9wZ+vM7Ve6rQ0XRk0285iJKxq4bv6/k7wfl+LiPffrHzfXQOjm5ven3q58/f+6G/2q+&#10;JGhrD/z1MXvS+p4Y7/+pv9UHAAAA8EXM/MICAAAAAAAAAAAAx7F7TPDf/o//j6fHGMuTieUJyU62&#10;1+v+icWp8WX+TGA6poeH4YnJZX1ad6Q8ZRlPW86lPW3u61O8Txrz7DSW37SdGf+R1IdYP4H6xOze&#10;Zj+rmQ0wN3+ML8lqq4ytyjSmYdrc/1rtqfGZnFa00s5afZ3SXsUTwpfn9cnlZbxWka9fzPXlOQGO&#10;IVMn8vR6rIS0187/uNcPw8e+OE8tS3/M33zKvtXXKa//eNQ+ecH8o75Qrulp32O+s++0UwmFU/3F&#10;W99TvMW56i3WNT+nqc+iOOTze3jok1FesszO3HzHckhCzZ9tOXGsfUSbPG8A8OnkXdT8PW0//OdN&#10;TZi6/nk7tE5Oflzf7IYPdzU17fFCPzS6+5s+LWsbN+LbuI9aNO5/squkqX37drkbdq6ivTztl38a&#10;8yyH+5TO4l/yrvio6l65jH1lUxL4Gn2d0p99GQv/9J0h+lq/czwlBT66ua/7z/1dfy/997//fTfs&#10;PMS09+V3xjBe/pBgGPv8OnfJsl519R5Xepj/oO9pudB9vWQeAAAAgI8hfxkBAAAAAAAAAACAN7N7&#10;/u9/+3/6fz49xlieXBw9ORjJHqW/1dcp8z/E07CpjH96QvJRtltpJ+t4THEzTLpdTPyt3UtSOOL1&#10;9zb3OqMnJ4fhMbxkXWcdcwUHx1zPfCK17B9z2z/Hv2SfCJkg00qTyb6SsHZ+vhvsrOIp4zJt62ng&#10;TmlPvWZJWJsa35o/l1/6R+MbH1WOn9OaNo9pOIZRwtoH/FvrTH1oJqy90twxdcgxOzJ6ov+51nLn&#10;Xuu1x39r/he/v7+I1r1R57XbpWzrY27ft/isnmdefFwS1gD4iMrdVf6O8/PmemidnPzzZ9++ub7b&#10;DTt5+7E46ROmRkn3cc0r9xSj+7iY9Pyin//q6mo37GTa2tlFn/p9FrcREta+oth/Rglr/X4bAW3/&#10;8jvK8wS0u4e6rPL75M8ffZJg5/6+Hgs3t/1+f5/VF/LFhvvb8jqdbdzzbt/iN7W993nHBgAAAPB5&#10;fZ7/VQ0AAAAAAAAAAIBPzR+sAQAAAAAAAAAA8C52ufX/+//r//spK79VyiFj9UsJiezLdpkvo/Rz&#10;WaXdWman9Oc8rZKgqbX8dMj4fU3N81Q1YBH1L47pBes6Z/km5QveWt1/svxYabf6Oq1SZaXMZjpk&#10;/tH44U9Az6OWSaskaL5mqyRoq4xnp7Rb69HZd3zaPtTjrzjkmGhNO/X68FIfsQzolCwJeix5nWwd&#10;X4cc82O/Hj83f2v83Lq+xLGW81nNnZNfch/TyWtNy0uXe2xvtR5vsV+1ymx/VJuvfVgBfCnl8nR6&#10;Wksa3tzdDq1aEjRLJt7d1ZKcm3V/0diWL7yP8j5iM9z+ja7ZUXp6dd5//50qCXp5ebEbnp/G9+D4&#10;TUlJ0K+i7j9ZkbOUBE15H7dY1f26KPtsp/zOePdQ96MsCfqj7P8/f+6GnU3s/0/i+Fmeng+tx2n3&#10;vv97i/3YsQEAAAB8Xp/nLwAAAAAAAAAAAAD41HaPHP53/7f/z9PzgOWJ2HwyttUePTkbWv2t+acS&#10;2ko7+9Lduu9vLbMzt/yctmi9Vmu6TumfHF8e4szHQY9oaru8xiqekj6Wt0rDKU+E5yqPnqwd2tk3&#10;lVZWnJ/XJ2OL1jI7reWP2/1+sRqGndLXac3fWr+p5U/td4eKVeoWOjTay39J31xqDxzq4yes1XPz&#10;Mo7Zbs2P4eGhPuGf54Ri6pxRtPo6jUO5aWr+lkOuU4cs9y28xesf6zz9Uoe8/rES1nK6t3j/b7Wf&#10;vMVyJawB8BGVy9PZ2dnQery/LLFoj67v+jSzTFi7vq4JbLc3d7th3uZl2lq5po7uA7J92o+/uKiv&#10;//3796HVJa/1aWuX55Fglfe/UqS+iLrPzCWsjSz7BL/Rvd32eZL+Jr5T5vernzf9vv7jj5qw9vNH&#10;n7q2UxKk87eb87ovb59Wdu4761vsx44NAAAA4POa+zUFAAAAAAAAAAAAjsIfrAEAAAAAAAAAAPAu&#10;drn1/83/8L8+K2A0VSap1b9vX6eUiJgrHzVVUuru/nkpgFbJz6kyoKWdfS8pCZraffX9H7Pk0rqU&#10;Ijiis6F8wjGtVsdcZv18SknQlPtaKW+Wfa129s0tc6pdjPoWw7pGeZXWPC81tV8WLxl/Gp/V/vv3&#10;r/uUBOVLO+IxX+R1au6cMnueGjn+sdo6P7xUWe9jLjMd8/xcvMW6HrKeh7x+OVcfc50PKQk7p5T/&#10;yvVbHnFd3+Lz/0w2X/z9A3wl5eqZ39Oy5GK5fN/d1jKJWRL0j599ecTb2750aGcTv00sTvvvlKN7&#10;imwP15zTi/rd++rqamidnHz71revomToWcyvJOhXUT/zTbS7/+r9+rtL3tstlnVfKv3r2OlzX314&#10;6Jf/82ctCfrHj9q+ve2PhdF9bpTEPVk+/03pY3IcAQAAAB/L8f+XagAAAAAAAAAAAGjYPV74v/s/&#10;/89PjxaWJw9HTyY22nPjj5mwkebS0FopIYeM39fcPJmElk8uL7ZDmklJ4npU+jqlv9W3M8S1vXT+&#10;2h99i0xDK/11/py29rf6On3/6en5btg7fP6p1899rWjtf62+Tmv+Q+w7/2Lxsn2u9E+NbyWXHbL8&#10;IsdnwloxN39qTfva7Qyf2eINEgYPOSYPsZxJA9j3dV97zpib/63e/1ucq95iXQ9JrWy9p5e+z7n5&#10;WuPf4v5vu6lpL8dMWPvqJKwBfD2bvI4u63Wg3BPmdbyVtvbPSJ26u6vj8zePonVPtDitE15eXg6t&#10;dsLaVXxPlbD2VdR9Zr3N34H6/vFvV1VzX4tKAk/7dxQs2Mb+XyokPDzUffrnTZ8q2Ln+ebMblqS1&#10;Tk67bVUtKL+95e958Ttd/2vse3McAQAAAB/L8f9XdQAAAAAAAAAAAGjwB2sAAAAAAAAAAAC8i10I&#10;/X/zP/yvz/Lzp8pA7Vtq6s3Kd70gwn6upFWrfNXcPFPKfKOSoMOwU0pyvrak52vnny5LMPS3+jp7&#10;zr9cRJm5F8w/+fozyvaf+/xyfH7+++63s9MdsP8ccqy03tch87emba3p3PZLr10n2MdHLwOYpfWy&#10;JOh2EeeyN9A61rJvbvzoXDuYnadhanzpz/Gt9tT4otX3lUyVBC3n3zwPt9qt8/SUufmn2kWr76XK&#10;PV/e+x3zXPAW+9XmgHuWP0fuS8f7rAD4HDat2p2doTxi3nNsN3Xa29v73fCP61oStJRJ7JRSiXkf&#10;sIlfQso1N5d/dhblP6/6kqCXF+e7Yef3q9pWEvSrqPtM/k5TdptS2rOT93GlfGj2LaN86GLVL6CU&#10;/uyM99W8P+rd3/f7fOfm5m43/Pmz7v83t31fp/z+F4fM4z1rv8y8Nyx9nZx2f8/X8zCOIwAAAOBj&#10;ee2vHQAAAAAAAAAAALCX3TN9/+3/5f/19BjiXNpEa3yr7/Q0ErYaDnud+hTg3EOI5SnJfFqylfaR&#10;ffnk5Ny0RauvU/pbqW283tR2L+bG7yv3v7l9vjU+1+P52LHWOk+9j333q9Y6TYpp912XuT77P8f2&#10;uRLW4sn/54fKUZVjPY/5Vmrk1Dnh/q5PA5g7Z+T4uWnnXj/bZdqp8dl+C2+x/Knz92vkMlvt7Mvk&#10;ktb4bJf3PzW+tHOZreWnufu/gwyJFOdDKkbnmOeCY12rphMyjrP848pnVSZXHIC/qkidGt2zDZeE&#10;1aqOz9T0kiCVCVM/bvpUtc4//vGP3XAR15m8D27dc+U9w+XlZT+MhLV//61PXetIWPt61uuHodXt&#10;l/3OtFrVVL7cp0rCWu7TuS8+3b8u6/6d8y9O+v7tkDTYyfElQfDHjx+7YaekrnXK+O2L7q3qes6n&#10;ruV93Es4jgAAAICP5bW/dgAAAAAAAAAAAMBe/MEaAAAAAAAAAAAA72IXOP/f/o//y/HqK72x5dOa&#10;fppV5gupJRxeUgoC/hqyZGCr/E+aG1+0yhh2WiUlU5mvVeZwH3PTlvH56uv4j83wd+G5flPtovWa&#10;Wbo6lfmz/M2ovNMwfuo1b2/by32NUhLnmPI9fXWtfbnV12mNnzM3/9z4LCU2N385V0yVGV0O5Z3O&#10;ojzTot4Izi5/3/FTWsdnq++xdxiOl9kqCdyev5obP+eQ+U+H8sVT87T65/ryswTg49nGM4tz18Q8&#10;v2+Ga93oPjPqF/7Xv//nbnh9Xe8D725uhtajYfmLVS0DmvcMpTzo2Wnt+9u3i6F1cnJ12ZcKzTKi&#10;rfvfqWt7eS+uU5/J83uOQ8yV51xEyfnFUCp3dB8X+//DQ1+e9H7Tl8btrB/q+FIqtFkmNPbTZZbc&#10;Hfb14XZ3J/fpxWktf1psxnV2x8NnyvuLF1i8bpsCAAAAHJtf6wAAAAAAAAAAAHgXu8fzPlfCmicC&#10;+fg2E092w1cwlWzwllqpP52yLq9dp6nlF5lWsY6H2B+GR+bzafn1Op7MH9qjtIp4rdLOeVrjW32d&#10;1vh0f1+Xeyz5XjiO/Pxa+/LU/j23/5f9am7+lH2t8a3kkql5Sntu/OVp9tVtsTwZ0jBqWMXJalGT&#10;V0p/mW4nEtrOT/vklu2i7rOLbaz/MG325bRludk32v9nUixax2Wrby4NZur4LqbGL+O8BcDXkPes&#10;Ka+/LeVaUpLW/lVJmPrjZ01Vu4mEtXJ53MTs+ZpnZ32a1PlZvY63EtbKdJ28vrXuP3P5ZbyEtc+k&#10;va/tq5WwlvvJ6J5zSFsbHwd1X9lu+3vmCFUb7X+3P693w5vrmrB2fd333T60v8eVfXERr5PH13JI&#10;wo0gw8f5R/8xNCaUG+G4T82wtVE/AAAAwJ/Er3UAAAAAAAAAAAC8C3+wBgAAAAAAAAAAwLvY5cn/&#10;d//D/zyTJf9xfJZSi5+pdGmWGPj4PsvnPzQ+gc/1+fMZTJWfK0blVxrn9FbfS8sXFVPrVMrC5PhW&#10;O/uylMzT+FiNu4c6fjOcs7Kk58PDw9BqlwTNdjFVErSlNX5qnqFi6Yf31cs3zX3mL/VWy/1XU8fp&#10;3PG7HEZfnNaSnou4wLZKgp4ua6mw0p9lQrN858XZZd9oLHNn6M++fK3aX5eZJUvn7Hv+mjN5fM98&#10;vq1XP2SdWtO+1z4FwAtl6eu4vy4lD9OoZPZwzs9zf97/3t/f74Y3N7Uk4o/r26F1cnJ724+/v6v3&#10;wdu4v12d9eU/ry7qdfz7t9r+dtWPv7ioZULzmlPaU9excn99yHWOP9chv6nt+5vGw6buc7kvtPbv&#10;x5vOoRHN2Olz2vvbfr++u3teEvRnHAc5fv1U/jOOyXLz+2g53HRuYj1GB13LaP2H+9Qs/bmObaok&#10;KAAAAPABxC8fAAAAAAAAAAAA8HZ2j99JWDu+ccLWx9u8nzdV6zN+/h+bhLWv7S1SBjINrLX87Cvt&#10;ufXYxNPkmbbWmi/TFkqawlRCWUmDaCU0dMr8UwlopZ3z3Mb40j+1/Gz/Sqaytcxtv0lzT+m/wL7v&#10;6RBfPWEtzW3f5viJeZariAtraC3rLT7fqfUrlpE2MXf+yH2lNb417dz8q9hOzfFxn3d2HtMO/YuI&#10;Zctdebnsk98yla309fpzyTrTMCLNrXuFXquvU/pbfY+98b6LQz7f1rS5LQH4gLaROhrn8VbCWn6p&#10;Lef31nWwU24pb29rmtR1JEuVtLWfP292w85mSF3bWfVpaleX57thp5WwdnV1tRt2Rq8/vJep61De&#10;v/M5vEXC2ibu2WbveTLtbNjvJ/f/h35Zec9W0tR+/vy5G3bymLgdxg+zPrNY9vePo69rcfw2fxrL&#10;G81WwlokgUtYAwAAAD6C/F+wAAAAAAAAAAAA4M3snsn7jAlrmbDzsfRPKbYedvwMPv6O8LH/xrKE&#10;pCxHaScfm4S1r20qheA1Dlnm3LTlXH97VxPGNot6HihPxucT8pmmVtrZlwkLJbks58/xpX8qoa1M&#10;m0/rbzINaW5TlPcf2yG3SWlv4vVz2jnzn8Xxz6m5fTiOqc+xua2zb2b86rxPMZn6zEr/5Gfa6p/b&#10;56aW1TJMu3jju5PWMddppWm02jnPxSqWNSTTLBc1DWN1Wsevln1yTKuvU+ZfnNSEtlEaxnZ4/Yx1&#10;Hfo6T/3Rt4w0t8Vwr5Kfb+uznkqlae0fmUYHwAd0QMJaXl/KpW6xiutM45p5e1dT024jQe3muk+T&#10;+vHjejfsXF/XtLXHJez+/9lZvY58u6rr+tv3Plnt27dvu2Enr8lF9uX7K/fyU/dUfDx5e1NuX6bD&#10;oWPiQet3jsn9Y/v8nqj7hleU/Wa8/9d9dTG8WL5kuX8qSWqdUergkDZ4c1+/5+Z3zv0T1uI4yGPi&#10;6aCN+zgJawAAAMAHE79mAAAAAAAAAAAAwNvxB2sAAAAAAAAAAAC8i11G/EcvCVrKgHY+binQsVJm&#10;6TP40B/+M5/v889SFh+RkqBfW6uUzmtlSbhxWZVeq+RmTpftzVAD5Y+bWlJoE4ss0+Yys5RKKfmZ&#10;41vl7aZev7X85rR5HOU2LeNjnlmtUkUz5YteWt5oO11X58XeotRSbvOvaKp8UTG5fWa223I4Vqfm&#10;b/bPLHNuX2167TJz/teuc6PdKnnWKf2jipybeq5aDXdYy2WUBI2SoaenfUnW7MtpF0P9q8vLWv6s&#10;9HVKKarsa80/KlmV82+Gc2WUhMrPfG5fa41/i2sKAEeUJQXDU0nQiTKBT5fCiS+3q1Vf0vr+vl4H&#10;7x/innzoHpVE/PFzaJ2c3N73067iOnVxXq+Pv//WXwu/f/++G3ZOT/OaN1yT4zrUuv9/i/tU3saq&#10;sSu+tiTo1PfUVknQVpnck2Vd6DK+AC6H8u2LxfP7oFzm7V0t/3l93ZfH/RnHxKg86PCld/Q+NnX9&#10;68vHa+b+Xdp5TK9jOykJCgAAAHwA/lclAAAAAAAAAAAA3sXukbvPmLD2UZPWSrLWZ01Ye4OwnSMb&#10;Pvft5/n8Jazxkb1FGk4rgScTDjIBrbRbCQid9dD8eV+Xue4vXTtl2qnll9fPdUpT/b80M09Jreps&#10;yrQ5z0te86Wf0+xrvcG59C2SK16yzaimtt++n9Uxt/9b7B/pJet6yDo1ph3d80WyTAlOy7SNZSZz&#10;LEsax26wU/p6/Xu5uLjcDTutaXOZq1VNmyn9ucyc/6zcoEym6cTEg7lkmhedUwF4N8vNRMLazDVh&#10;OyRQbR7vxFtKctU6EpwyFXlxUhLY6vx//PFjaD3e6/+42Q0f1ne7YWdxUq+pf/u9T1b7/fffd8PO&#10;2Vm/zE75TpPXqbwmldTlTNjiY2slrE3ZRjJf0fqdI79S5f6xaSS0zd3T5L62GH6fWsROvx1ebJT6&#10;Fz+4lTTCTFj7eVv3/5/X/TGR72ObCWtP6xxvKpX1y2M6t6mENQAAAOADmPhlAwAAAAAAAAAAAI7L&#10;H6wBAAAAAAAAAADwLnYZ8Z+yJGjE4pf4/c52iLVv9XVKf6uv89r5S8b+Zy8JmhUVxtu6H7b6Om8/&#10;f9n+u8HOMT+/187f+vyVBP3ryY/0o2y+qXUq/a2+znLZLgv0Gjc3ffmSTinV2SoD2nkYyvNMjS8l&#10;QdeLWv4kS4KWabdREvQky7e0ytdlX3mt1nTpteOnSsrMrF8pNTNV3qilOX5ynjx/8WHNfOYvNrff&#10;vkRrXadeZ+b1y36/jXPCSGv+176ng46fop5/VnmD0rgXzGO55ZDxpcRUljdrtUd9sfiry/78v4ib&#10;rmUsf1GWH6WsSl/nadqY5yFKopalxks2r1Wtvs5r538brbUC+DyW8d11dH/5dE6v1668pywlQdfD&#10;sLPd1uvz6en5bpj38cu4f1+d9eNjlpN//vFzaJ2c/PGPf+6Go+8R61oq8fe/PS8Jen7eL7NTromj&#10;8ovx/aCsl5Kgn0frd5Sp34ke/2sYVvO/c8S+/FS+vfY9rsEw7JT+OH4a6/f05fVR2dVzn1uuahnb&#10;sn/e3tb9/PqmlgT9j+GYSFlmN6rv7i+OeQAAAICPIH+BAQAAAAAAAAAAgDeze7zuv/0f/5eXPJv3&#10;p8oVPmZC1mvnzyeSP6OyXfO5y9G2Hoatvs6fMv8RP7/Xzv/ZP/+P7LVJdVNPWL9kseOEv6ERFrHU&#10;xfAY9NwT3qNUneXziUsSWaeVsLNY1f1w9fSEeKxrPI69jSNss479t6E8+d1KKOiU9crxmYxQkhky&#10;oaG1rOwbjS/rGu9pE22Aj+QtUlXz/NlKYMs0mRxf2uN56vn120U/XyasnS4zDadPYDtb1STO0tcp&#10;0+b1ZxT9MVzLlnlXl9e3cn2Ma+Y2kklK/2pRXzOnbc2/GJJ/WtuhU9rb2A6pmZYy0s+XCUUpU6EB&#10;/vrqSXM5XBOaSb+PSkLn8qReZ27va5rUzz9+7IbX19e7Yef2rrbLci8vL3fDzr/9278NrZOTq6ur&#10;3TBfP7+ztK+JfDZ5n/X6pPjcV8vCWn2d0v+2+0+pKNH55z/7hLX7SK/NNLa7++ffo1vyu/MmUg8f&#10;b+CGxoy8j2rcP00d8y3LSGic4zs/AAAAfA1+AQAAAAAAAAAAAOBd+IM1AAAAAAAAAAAA3sUu2/0z&#10;lgQFvpY/uyRolgFtyTJiWfGsrHe+/mzZjEZJ0Cz1MSplM0zbKnmW8jWzEsfDpv+75awkkq9VSn5m&#10;SdIsS9IqCZrTFqPXn2gX2VdKvS0XZ7th5/XlXwA+kTxBt0qZzZz/sy9LMa1WfSmpVVwJV6taHqq0&#10;T0+jJGiMfypJHcs/O6vn6tLfmqdTxrfWOT08xPsP5Voxnr+fNvuyJGnpX2+eX6c65VreWman9E89&#10;8bOeKBUK8FdXzo+te/tOuRbkdSBLdt7c3OyGWfLwx4++TGinfL/I68zvv/8+tE5Ovn37thvm+btV&#10;KnF8foePq+zzeUyU46RT+vO79+h79LD/Z2nN7bIvndt56p87JkbHdPuebF9KggIAAAD/yi8AAAAA&#10;AAAAAAAAvIvdo3QS1oCP7nMlrP164qnkgaI1dioNoLVemSZQXushnmbexkx3t/0T2RlAkE9pl3Yr&#10;Va3z9OR2LGAuueCQ8U+ruq0JPRLWgC8lT9CvFdeCxcmQsBYXsEy+Ke1WX6e085x9fn4+tOr4TFjL&#10;tLbSzvG5rNK+39QEnrSK5LRfasw/dR1eDFfgqetU7W9f8zYuUMAXN5ewlteBnLZ8v8jvGf/4xz+G&#10;1uN3lru73TDnubqqaVHfv3/fDXP5qcw3dX6Hj6akCZZ9v3N9fT20atpafk9vfWd/yENy1ScRduYS&#10;1hbDvc7omG4d3wccUxLWAAAAgH/lFwAAAAAAAAAAAADehT9YAwAAAAAAAAAA4F3sstuVBAU+uo9e&#10;EjQtNs+Xekj5mdY6ZRm2LMuxHspqrNe15FmW0in9WVItq8vdXPfTjpYZyyrtLPk5p/Vep97/3LTb&#10;oeTbqJQJwFfSKr+Upsa3+rMk6HCqzfJMef4t7VZfJ9tFlvfctyRo9rXKg55etsu7lZKguR7lWjYq&#10;jb2O9ra/puU1NZWSoPPympjLer5NAL6S/E6R7XJ+b53nO63z948fP4ZWu/xhXj++fetLHV5eXu6G&#10;nVx+WW7r2gUf0cXFxW6Y3+1b5T+zZOjt7e3Qqu27+/rd/v4k7qmeSm7WY3L2R5fWveUBx5SSoAAA&#10;AMC/8gsAAAAAAAAAAAAA72L3KJyENeCj+0wJayf1Ieinp/gzzWWUJjCz3JI28DBKSKtPJpcnrvNp&#10;69uH2i7jMzVtNP+6X4F82DnHPz1FHeuc61/arb59ZPLCr6yl1gBf1Nw5dXQenWoX0bUqi13sdx6e&#10;kuvXOqfn9S+TdVppO61r5W+/9ak5nRxf2qPll9S1uGnIdSrtp/f+qLXOo3ni+js37WrVToMD+Ksr&#10;5+zR+bNxzmyd56eMvt8MaVGZIJVKGtXV1dVu2Mnry+j7DXwCZf9tHUed0p/f80sSYef6+no3vLmt&#10;x9HPu7inGYYn23pMtu4J8zhdLOoxVUz9zgIAAACwj/hlAgAAAAAAAAAAAN6OP1gDAAAAAAAAAADg&#10;XezC25UEBT66z1QSdBFlNZalPNmolEZtb4Y1yFIfWbKmjP/58+du2GmVBL1b1zqkpa9T2jnPNjbG&#10;8vSsb8QbbJUdmSpF0irlk6V+9l3W1PKf+pVZA76oPKe25PmzeS6dOL+uJvqLqfPyv9p3un9V3lde&#10;R1ql4q6+Xe6GndwUp6f9daEMO+fDtSL7cpnLUslqU9d5u63lsYrRNs3rZ9bPHuS0SoICX1U5Z09d&#10;E+auFa3vFKmUPcySoFkKsZRPvLys14y8FigJymdTjpmp+6TSzmOrWUb3rv428PcftWToergXyuMo&#10;73mejF7/+f3VQ+PeCAAAAGBf8T/7AAAAAAAAAAAAwNvZPSonYQ346D5Twtr4xZ7/XXA+BV2e9s9U&#10;tPtol/HX19e7YSefYi7jR09G5/Jn3uHTU9IHvcGqvFa+Zj75nf2/Mjfd9ikWB+BrmUudmTJ3Xj1t&#10;nPdb8+x7Hp+S87eWNZUc0l3BOovT9viSpjNKWBtSQ09P63Q5vsxTkth2FvWauph9q3Xalpd9UgB/&#10;HVPXrHL+n7qmlPly/pz2Kc0pvifd3d0NrTrtxcXFbtgp5/w09frw0cztq+WYmDrmyu8DD+u6nH/+&#10;UVPb79b9PU0eR5nQVubP5S/iO3l5/an0wvbvL/X+DAAAAKDj1wIAAAAAAAAAAADexe6ZNwlrwEf3&#10;8RPW6t//ru+fP2WcT0hnGlp5ivkunmbOJ5tLisDtQ+1LZbmjJ7CX8RT08ER0ptIsFvXJ6Ie7IaUg&#10;npzOabPd0nr9qae8f2Vunod4ewC83llJydj8+gQ7ur40TJ3/W9eH1rJGyR2N9uakXjMzAq2Mz3nO&#10;huS0TNXJhLVySfu3337vG/9i+bTM+jrj6+fz1+zWsNjE9R3gKynn99Y5M01dE1rn1/zOdHbWJ2jm&#10;PLe3t0OrTpvn/GwXresQfETlWMgEs1aaWR5zef/zdCzFd/8/ftTU9tuH/pjJJPebm5uhVX+HyGNm&#10;GctarPrXnTqmJKwBAAAA+/BrAQAAAAAAAAAAAO/CH6wBAAAAAAAAAADwLnYh7UqCAh/dXEnQVsmZ&#10;zlMpjfbovUuCbmLKLHtR2tuoGXp/O5TZfLQealneRUnPu7u7oVVLbWTJm1x+We+pUhvzpUp/bdNf&#10;Bh75+2WAr2S5/ejn/b7s1fia++uSm+Wav1zVi+NqUd9nKZtVSst1VjHt+VBS9Pz8fDfsZEm5Umpr&#10;NSp5V9dvEeVBfyVLerXvKWpflvcCXi+/M7Tur1t9ndZ3jbllAXwki2W9p1kPtyL520SWBC3t67ss&#10;vVvPc+Wctygl5h+NS5YO0+a5M16/nD9H586cP+61AAAAgL8uvwAAAAAAAAAAAADwLnaPtElYAz66&#10;t0pYWwxP7uaTvdkuTwk/bGqqS6ahlfH5MPDNz/oUcpntfl1T10qqWqcsa/SajXUtqTD/6iUJazVV&#10;rePvlgG+oo+fsNabSlWr1816AS7X/LxmLuOaV8LW8pqb09aEtZoAkmlspX0aqWc5fwlrW8RNy9T9&#10;SUtZr1w/4LjymGwda1PHX+tYnlsWwEeybXz3z1S0+4favr3tf9PI1LW7u/o7xv3wQ8c2fgcZpdKX&#10;5S7j3BkJa035o8rE7x8AAADAX4tfAAAAAAAAAAAAAHgX/mANAAAAAAAAAACAd7HLZlcSFPjo3qok&#10;6OMEu0GWwsiSn/f397vh3UM/7GRJz9IelQS9ruNLdaBcfpYM2pR2rH++l6d2ltKYMflem8rfLX/0&#10;v1+ODQzAl7E4qeU32yX36jV78XRJbV9Ty7VkfV+v06VMaKeU91xFyc+L00ZJ0NNa0moV81+c9f1Z&#10;EjSXVZafZUTn5P0D8Hp5TlASFPhK8p6idU+SJUPL7yDXt7Uk6M313dB6bN/37YcoI7qO+qCbdeOc&#10;uKz3RI8n0KER90R5Hi03dQAAAMBf2v7/awkAAAAAAAAAAAC8wu6RNglrwEf3VglrD0OaWqaqZYLa&#10;3V3/5PDt8ARxpzxt3GklrG03mQYzNCaU2XL98ynn0p9PK885LGGtpsR8bPu/fwD+OpaLep2aS0Na&#10;bOu1/FeWJ3WenH/buNas+q9LOyVZLRPWMizt6rxPYMsAkZLK1inztVLXpkhtguOaS0WbOuZa3zXm&#10;lgXwkbQS1qbuSdbDpLe3t33j0fVN/U2k/E7yx3VNYMvlP5QFJAlrAAAAwL/49f9CAgAAAAAAAAAA&#10;AEfiD9YAAAAAAAAAAAB4Bycn/3+yKJEA3/LFTAAAAABJRU5ErkJgglBLAQItABQABgAIAAAAIQCx&#10;gme2CgEAABMCAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAAOwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAI3yJXosAwAAVQoAAA4AAAAAAAAAAAAAAAAAOgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAKomDr68AAAAIQEAABkAAAAAAAAAAAAAAAAAkgUAAGRycy9fcmVscy9lMm9Eb2Mu&#10;eG1sLnJlbHNQSwECLQAUAAYACAAAACEAoePwON4AAAAKAQAADwAAAAAAAAAAAAAAAACFBgAAZHJz&#10;L2Rvd25yZXYueG1sUEsBAi0ACgAAAAAAAAAhAPXDm6VglwAAYJcAABQAAAAAAAAAAAAAAAAAkAcA&#10;AGRycy9tZWRpYS9pbWFnZTEucG5nUEsFBgAAAAAGAAYAfAEAACKfAAAAAA==&#10;">
                 <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
                   <v:stroke joinstyle="miter"/>
                   <v:formulas>
                     <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                     <v:f eqn="sum @0 1 0"/>
                     <v:f eqn="sum 0 0 @1"/>
                     <v:f eqn="prod @2 1 2"/>
                     <v:f eqn="prod @3 21600 pixelWidth"/>
                     <v:f eqn="prod @3 21600 pixelHeight"/>
                     <v:f eqn="sum @0 0 1"/>
                     <v:f eqn="prod @6 1 2"/>
                     <v:f eqn="prod @7 21600 pixelWidth"/>
                     <v:f eqn="sum @8 21600 0"/>
                     <v:f eqn="prod @7 21600 pixelHeight"/>
                     <v:f eqn="sum @10 21600 0"/>
                   </v:formulas>
                   <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                   <o:lock v:ext="edit" aspectratio="t"/>
                 </v:shapetype>
                 <v:shape id="Picture 1393" o:spid="_x0000_s1027" type="#_x0000_t75" style="position:absolute;left:-30;top:-30;width:75468;height:10515;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBhvMIhxAAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9NawIx&#10;EL0L/Q9hCr1pVgWpq1G00CJChW6FehyScRPcTJZNqtv++qZQ6G0e73OW69434kpddIEVjEcFCGId&#10;jONawfH9efgIIiZkg01gUvBFEdaru8ESSxNu/EbXKtUih3AsUYFNqS2ljNqSxzgKLXHmzqHzmDLs&#10;amk6vOVw38hJUcykR8e5wWJLT5b0pfr0Cl7TyU0+3Pa4tfvDt9Yvu2p+CEo93PebBYhEffoX/7l3&#10;Js+fzqfw+00+Qa5+AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGG8wiHEAAAA3QAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
-                  <v:imagedata r:id="rId6" o:title=""/>
+                  <v:imagedata r:id="rId9" o:title=""/>
                 </v:shape>
                 <v:rect id="Rectangle 8" o:spid="_x0000_s1028" style="position:absolute;left:6861;top:7398;width:13836;height:2953;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDHejlcwAAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0L/ocwgjdN3YNobSqiLnp07YLrbWjGtthMShNt9ddvDgt7fLzvZN2bWjypdZVlBbNpBII4t7ri&#10;QsF39jlZgHAeWWNtmRS8yME6HQ4SjLXt+IueZ1+IEMIuRgWl900spctLMuimtiEO3M22Bn2AbSF1&#10;i10IN7X8iKK5NFhxaCixoW1J+f38MAoOi2bzc7Tvrqj318PldFnusqVXajzqNysQnnr/L/5zH7WC&#10;sDVcCTdApr8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAx3o5XMAAAADaAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" filled="f" stroked="f">
                   <v:textbox inset="0,0,0,0">
                     <w:txbxContent>
-                      <w:p w:rsidR="0092140F" w:rsidRDefault="003A7CD7">
+                      <w:p w14:paraId="096F5B98" w14:textId="77777777" w:rsidR="0092140F" w:rsidRDefault="003A7CD7">
                         <w:pPr>
                           <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
                           <w:ind w:left="0" w:right="0" w:firstLine="0"/>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                             <w:b/>
                             <w:color w:val="FFFFFF"/>
                             <w:sz w:val="36"/>
                           </w:rPr>
                           <w:t xml:space="preserve">KOG </w:t>
                         </w:r>
                         <w:proofErr w:type="spellStart"/>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                             <w:b/>
                             <w:color w:val="FFFFFF"/>
                             <w:sz w:val="36"/>
                           </w:rPr>
                           <w:t>Onb</w:t>
                         </w:r>
                         <w:proofErr w:type="spellEnd"/>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:rect>
                 <v:rect id="Rectangle 9" o:spid="_x0000_s1029" style="position:absolute;left:17269;top:7398;width:37397;height:2953;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCoNpzHwgAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvgv8hPMGbpu5BbNcooi56dFWoe3s0b9uyzUtpoq3++o0geBxm5htmvuxMJW7UuNKygsk4AkGc&#10;WV1yruB8+hrNQDiPrLGyTAru5GC56PfmmGjb8jfdjj4XAcIuQQWF93UipcsKMujGtiYO3q9tDPog&#10;m1zqBtsAN5X8iKKpNFhyWCiwpnVB2d/xahTsZvXqsrePNq+2P7v0kMabU+yVGg661ScIT51/h1/t&#10;vVYQw/NKuAFy8Q8AAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCoNpzHwgAAANoAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" filled="f" stroked="f">
                   <v:textbox inset="0,0,0,0">
                     <w:txbxContent>
-                      <w:p w:rsidR="0092140F" w:rsidRDefault="003A7CD7">
+                      <w:p w14:paraId="27F7768E" w14:textId="77777777" w:rsidR="0092140F" w:rsidRDefault="003A7CD7">
                         <w:pPr>
                           <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
                           <w:ind w:left="0" w:right="0" w:firstLine="0"/>
                         </w:pPr>
                         <w:proofErr w:type="spellStart"/>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                             <w:b/>
                             <w:color w:val="FFFFFF"/>
                             <w:sz w:val="36"/>
                           </w:rPr>
                           <w:t>oarding</w:t>
                         </w:r>
                         <w:proofErr w:type="spellEnd"/>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                             <w:b/>
                             <w:color w:val="FFFFFF"/>
                             <w:sz w:val="36"/>
                           </w:rPr>
                           <w:t xml:space="preserve"> for </w:t>
                         </w:r>
                         <w:r w:rsidR="00B24624">
                           <w:rPr>
                             <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                             <w:b/>
                             <w:color w:val="FFFFFF"/>
                             <w:sz w:val="36"/>
                           </w:rPr>
                           <w:t>CAN Check Requests</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:rect>
                 <v:rect id="Rectangle 10" o:spid="_x0000_s1030" style="position:absolute;left:45408;top:7432;width:687;height:3096;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAy/PIAxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NbsJA&#10;DITvlXiHlZG4lU05VJCyIFRAcORPgt6srJtEzXqj7JYEnh4fkLjZmvHM5+m8c5W6UhNKzwY+hgko&#10;4szbknMDp+P6fQwqRGSLlWcycKMA81nvbYqp9S3v6XqIuZIQDikaKGKsU61DVpDDMPQ1sWi/vnEY&#10;ZW1ybRtsJdxVepQkn9phydJQYE3fBWV/h39nYDOuF5etv7d5tfrZnHfnyfI4icYM+t3iC1SkLr7M&#10;z+utFXyhl19kAD17AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADL88gDEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" filled="f" stroked="f">
                   <v:textbox inset="0,0,0,0">
                     <w:txbxContent>
-                      <w:p w:rsidR="0092140F" w:rsidRDefault="003A7CD7">
+                      <w:p w14:paraId="15216402" w14:textId="77777777" w:rsidR="0092140F" w:rsidRDefault="003A7CD7">
                         <w:pPr>
                           <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
                           <w:ind w:left="0" w:right="0" w:firstLine="0"/>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                             <w:b/>
                             <w:sz w:val="36"/>
                           </w:rPr>
                           <w:t xml:space="preserve"> </w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:rect>
                 <w10:wrap type="topAndBottom" anchorx="page" anchory="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
+      <w:r w:rsidR="000311A1" w:rsidRPr="00CC485C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Open your browser and enter the following </w:t>
+      </w:r>
+      <w:r w:rsidR="00617994">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">URL: </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="19E2CA2A" w14:textId="77777777" w:rsidR="00176CAB" w:rsidRDefault="000311A1" w:rsidP="000311A1">
+    <w:p w14:paraId="3D0653AE" w14:textId="14D36D69" w:rsidR="0092140F" w:rsidRDefault="00AF4F81" w:rsidP="000311A1">
       <w:pPr>
         <w:ind w:left="-15" w:right="46" w:firstLine="0"/>
-        <w:rPr>
-[...54 lines deleted...]
-      <w:r w:rsidRPr="004B675E">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:sz w:val="36"/>
         </w:rPr>
-        <w:t>https://kog.chfs.ky.gov/public/requestaccount/</w:t>
-[...6 lines deleted...]
-      </w:r>
+      </w:pPr>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidR="00176CAB" w:rsidRPr="004B675E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="36"/>
+          </w:rPr>
+          <w:t>https://kog.chfs.ky.gov/public/requestaccount/</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="36C50178" w14:textId="77777777" w:rsidR="00617994" w:rsidRPr="00CC485C" w:rsidRDefault="00617994" w:rsidP="000311A1">
+    <w:p w14:paraId="0E190374" w14:textId="46ED57C1" w:rsidR="00184065" w:rsidRPr="00176CAB" w:rsidRDefault="00184065" w:rsidP="000311A1">
       <w:pPr>
         <w:ind w:left="-15" w:right="46" w:firstLine="0"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...10 lines deleted...]
-          <w:noProof/>
+          <w:sz w:val="44"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00184065">
+        <w:rPr>
+          <w:sz w:val="44"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="67136388" wp14:editId="5FE14C5C">
-[...345 lines deleted...]
-            <wp:effectExtent l="0" t="0" r="1270" b="8890"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1A4C685F" wp14:editId="5C64F9D1">
+            <wp:extent cx="6858000" cy="3183255"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="5" name="Picture 5"/>
-            <wp:cNvGraphicFramePr>
-[...223 lines deleted...]
-            <wp:docPr id="7" name="Picture 7"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5753929" cy="1853622"/>
+                      <a:ext cx="6858000" cy="3183255"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76BAEAFD" w14:textId="77777777" w:rsidR="0092140F" w:rsidRPr="00CC485C" w:rsidRDefault="003A7CD7">
-[...1 lines deleted...]
-        <w:ind w:left="-5" w:right="46"/>
+    <w:p w14:paraId="507A1591" w14:textId="48620DB1" w:rsidR="000311A1" w:rsidRPr="00184065" w:rsidRDefault="000311A1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC485C">
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">User will be redirected to the </w:t>
+        <w:t xml:space="preserve">Click on </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC485C">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>KOG External Gateway Log In</w:t>
+        <w:t xml:space="preserve">Create Account </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC485C">
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> screen. (You may want to save the URL to your Favorites.) Enter your username and password and click </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00223549" w:rsidRPr="00CC485C">
+        <w:t>button</w:t>
+      </w:r>
+      <w:r w:rsidR="00184065">
+        <w:t xml:space="preserve"> and then</w:t>
+      </w:r>
+      <w:r w:rsidR="00184065" w:rsidRPr="00184065">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00184065" w:rsidRPr="00184065">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Sign In.</w:t>
+        <w:t>Get Started.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BD5F480" w14:textId="77777777" w:rsidR="00223549" w:rsidRDefault="00223549">
-[...1 lines deleted...]
-        <w:ind w:left="-5" w:right="46"/>
+    <w:p w14:paraId="174E403F" w14:textId="74B4092D" w:rsidR="0092140F" w:rsidRPr="00314026" w:rsidRDefault="00314026">
+      <w:pPr>
+        <w:spacing w:after="138" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>NOTE: The provided E-Mail address will be used for the account username.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E6F33FB" w14:textId="3C99AD01" w:rsidR="00184065" w:rsidRDefault="00AF4F81">
+      <w:pPr>
+        <w:spacing w:after="138" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:rPr>
           <w:noProof/>
-        </w:rPr>
-[...34 lines deleted...]
-        </w:drawing>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Go through all 5 steps (you can skip the backup e-mail step if you do not have one) and once your account has been established, log in.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A11D7CC" w14:textId="77777777" w:rsidR="006577E1" w:rsidRPr="00CC485C" w:rsidRDefault="006577E1" w:rsidP="006577E1">
-[...1 lines deleted...]
-        <w:ind w:left="0" w:right="46" w:firstLine="0"/>
+    <w:p w14:paraId="6E8ED29B" w14:textId="30F96334" w:rsidR="00AF4F81" w:rsidRDefault="00AF4F81">
+      <w:pPr>
+        <w:spacing w:after="138" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4216CF56" w14:textId="77777777" w:rsidR="00AF4F81" w:rsidRDefault="00AF4F81" w:rsidP="00AF4F81">
+      <w:pPr>
+        <w:spacing w:after="138" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Under Apps, you will search for Adam Walsh Child Abuse Neglect Check.  Click on that option and begin the process.</w:t>
+      </w:r>
       <w:r w:rsidRPr="00CC485C">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Once you have validated your account, you will be sent to a generic screen with all sorts of forms you may submit.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00CC485C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E0AB0F1" w14:textId="0B6BCFFD" w:rsidR="006577E1" w:rsidRPr="00CC485C" w:rsidRDefault="006577E1" w:rsidP="00AF4F81">
+      <w:pPr>
+        <w:spacing w:after="138" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">  You may see an alphabet, and if so, pick the letter “C”.</w:t>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00CC485C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">At the top left, from the dropdown </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF5E9F">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">word </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC485C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>“Form” select “DPP-156”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79908C57" w14:textId="77777777" w:rsidR="006577E1" w:rsidRPr="00CC485C" w:rsidRDefault="006577E1" w:rsidP="006577E1">
+    <w:p w14:paraId="2B3304B0" w14:textId="77777777" w:rsidR="006577E1" w:rsidRPr="00CC485C" w:rsidRDefault="006577E1" w:rsidP="006577E1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:right="46"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC485C">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Select “CAN Payment and Verification”</w:t>
+        <w:t>On the DPP-156, select “Public School Employee”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3964E0A3" w14:textId="77777777" w:rsidR="006577E1" w:rsidRPr="00CC485C" w:rsidRDefault="006577E1" w:rsidP="006577E1">
+    <w:p w14:paraId="5F47A695" w14:textId="79E03CC6" w:rsidR="009524F1" w:rsidRPr="00E81C19" w:rsidRDefault="00EF5E9F" w:rsidP="006577E1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:right="46"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00CC485C">
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Enroll</w:t>
+        <w:t xml:space="preserve">Close to the end </w:t>
+      </w:r>
+      <w:r w:rsidR="00E81C19">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of the form </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidR="005F42B7">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nder “Entity Requesting Information”, please put </w:t>
+      </w:r>
+      <w:r w:rsidR="005F42B7" w:rsidRPr="00E81C19">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Ashland Independent Schools, 1820 Hickman Street, Ashland, KY 41101</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E0AB0F1" w14:textId="77777777" w:rsidR="006577E1" w:rsidRPr="00CC485C" w:rsidRDefault="006577E1" w:rsidP="006577E1">
+    <w:p w14:paraId="5ACE8961" w14:textId="77777777" w:rsidR="009524F1" w:rsidRDefault="009524F1" w:rsidP="009524F1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:right="46" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4079339E" w14:textId="77777777" w:rsidR="009524F1" w:rsidRPr="00EF5E9F" w:rsidRDefault="009524F1" w:rsidP="006577E1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:right="46"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00CC485C">
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF5E9F">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...71 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Check the box “in addition” and list my e-mail to receive a copy of your results: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidRPr="007B47CB">
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="00EF5E9F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
+            <w:highlight w:val="yellow"/>
           </w:rPr>
           <w:t>amy.wessel@ashland.kyschools.us</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="04BE0506" w14:textId="77777777" w:rsidR="009524F1" w:rsidRDefault="009524F1" w:rsidP="009524F1">
+    <w:p w14:paraId="04BE0506" w14:textId="4C47BDBD" w:rsidR="009524F1" w:rsidRDefault="009524F1" w:rsidP="00EF5E9F">
       <w:pPr>
         <w:ind w:left="360" w:right="46" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="225C666C" wp14:editId="6F3C3FAB">
-[...1 lines deleted...]
-            <wp:effectExtent l="0" t="0" r="8890" b="0"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="225C666C" wp14:editId="62FF674C">
+            <wp:extent cx="6219636" cy="1020445"/>
+            <wp:effectExtent l="0" t="0" r="0" b="8255"/>
             <wp:docPr id="12" name="Picture 12"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId14"/>
+                    <a:blip r:embed="rId13"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="6529904" cy="838997"/>
+                      <a:ext cx="6381601" cy="1047018"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="006577E1">
-[...4 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="08D37BBE" w14:textId="77777777" w:rsidR="006577E1" w:rsidRPr="009524F1" w:rsidRDefault="009524F1" w:rsidP="009524F1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:right="46"/>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Digitally sign and P</w:t>
       </w:r>
       <w:r w:rsidR="006577E1" w:rsidRPr="009524F1">
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ay $10.00 online</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> and make sure you “Submit”.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="343EE338" w14:textId="77777777" w:rsidR="006577E1" w:rsidRPr="006577E1" w:rsidRDefault="006577E1" w:rsidP="006577E1">
+    <w:p w14:paraId="259CBF42" w14:textId="77777777" w:rsidR="00E81C19" w:rsidRDefault="006577E1" w:rsidP="006577E1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:right="46"/>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006577E1">
-[...3 lines deleted...]
-        <w:t>It will then process and e-mail you a receipt.  Please forward e-mail to me.</w:t>
+      <w:r w:rsidRPr="00E81C19">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>It will then process and e-mail you a receipt.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B9FA1D9" w14:textId="77777777" w:rsidR="006577E1" w:rsidRPr="006577E1" w:rsidRDefault="006577E1" w:rsidP="006577E1">
-      <w:pPr>
+    <w:p w14:paraId="1811090D" w14:textId="77777777" w:rsidR="00E81C19" w:rsidRDefault="00E81C19" w:rsidP="006577E1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
         <w:ind w:right="46"/>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>You will receive an e-mail once it’s been processed with the results.  As long as you have listed my e-mail address to receive a copy, I will receive the same e-mail.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6610FF1C" w14:textId="77777777" w:rsidR="006577E1" w:rsidRPr="006577E1" w:rsidRDefault="006577E1" w:rsidP="006577E1">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="006577E1">
+    <w:p w14:paraId="32F4704C" w14:textId="77777777" w:rsidR="00E81C19" w:rsidRDefault="00E81C19" w:rsidP="00E81C19">
+      <w:pPr>
+        <w:ind w:right="46" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6610FF1C" w14:textId="181684E1" w:rsidR="006577E1" w:rsidRPr="00E81C19" w:rsidRDefault="00E81C19" w:rsidP="00E81C19">
+      <w:pPr>
+        <w:ind w:right="46" w:firstLine="350"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Thank you!</w:t>
       </w:r>
+      <w:r w:rsidRPr="00E81C19">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E81C19">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E81C19">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="006577E1" w:rsidRPr="006577E1">
+    <w:sectPr w:rsidR="006577E1" w:rsidRPr="00E81C19" w:rsidSect="00E81C19">
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1442" w:right="1382" w:bottom="1456" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
@@ -1590,68 +1015,74 @@
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0092140F"/>
     <w:rsid w:val="000311A1"/>
     <w:rsid w:val="00176CAB"/>
     <w:rsid w:val="0018142D"/>
+    <w:rsid w:val="00184065"/>
     <w:rsid w:val="00223549"/>
     <w:rsid w:val="002E6C35"/>
     <w:rsid w:val="00314026"/>
+    <w:rsid w:val="00375428"/>
     <w:rsid w:val="003A7CD7"/>
     <w:rsid w:val="004A4A75"/>
     <w:rsid w:val="004B3255"/>
     <w:rsid w:val="005F42B7"/>
     <w:rsid w:val="00617994"/>
     <w:rsid w:val="006577E1"/>
     <w:rsid w:val="00715922"/>
+    <w:rsid w:val="00805354"/>
     <w:rsid w:val="0092140F"/>
     <w:rsid w:val="009524F1"/>
     <w:rsid w:val="00957D34"/>
     <w:rsid w:val="00A6153B"/>
     <w:rsid w:val="00AA135A"/>
+    <w:rsid w:val="00AF4F81"/>
     <w:rsid w:val="00B24624"/>
     <w:rsid w:val="00CC485C"/>
     <w:rsid w:val="00D51C11"/>
+    <w:rsid w:val="00E81C19"/>
+    <w:rsid w:val="00EF5E9F"/>
     <w:rsid w:val="00FB74B9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
@@ -2125,51 +1556,51 @@
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006577E1"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:amy.wessel@ashland.kyschools.us" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:amy.wessel@ashland.kyschools.us" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kog.chfs.ky.gov/public/requestaccount/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2389,73 +1820,344 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010092182AE7E88F094A9B3DBACD5632DF75" ma:contentTypeVersion="12" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="d41832e02bb2c5b399c5d9fd742f86ed">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="21e30778-c41d-4f8a-88df-3e51f524cf00" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="fedf5fae41b9247fb4758a7a02862247" ns3:_="">
+    <xsd:import namespace="21e30778-c41d-4f8a-88df-3e51f524cf00"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceSystemTags" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="21e30778-c41d-4f8a-88df-3e51f524cf00" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="10" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="11" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="12" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="13" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="14" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="15" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="17" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSystemTags" ma:index="18" nillable="true" ma:displayName="MediaServiceSystemTags" ma:hidden="true" ma:internalName="MediaServiceSystemTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="19" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C15B0C9D-3CF7-478F-B847-B4A733023A7C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="21e30778-c41d-4f8a-88df-3e51f524cf00"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6931746B-9FAF-4D45-BE74-EEBFC6704FD1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{13C074C0-33D1-42DB-B146-BE9CEC55F262}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="21e30778-c41d-4f8a-88df-3e51f524cf00"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>1932</Characters>
+  <Pages>2</Pages>
+  <Words>209</Words>
+  <Characters>1197</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>16</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>9</Lines>
+  <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Commonwealth of Kentucky</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2266</CharactersWithSpaces>
+  <CharactersWithSpaces>1404</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Borra, Sunny (KOG)</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010092182AE7E88F094A9B3DBACD5632DF75</vt:lpwstr>
+  </property>
+</Properties>
+</file>